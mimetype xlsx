--- v0 (2025-10-25)
+++ v1 (2026-06-05)
@@ -5,132 +5,134 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Protected Forms\SkillUP\FFY26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Protected Forms\SkillUP\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8E59E26-4AF3-4D1D-B0A0-7828C9697E6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{25B05242-D4BD-4B48-9CD0-DB3CEA6C5505}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Participant Report " sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Monthly Participant Report '!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E4" i="1" l="1"/>
+  <c r="L42" i="1" l="1"/>
+  <c r="K42" i="1" l="1"/>
+  <c r="E4" i="1"/>
   <c r="E5" i="1"/>
   <c r="E6" i="1"/>
   <c r="E7" i="1"/>
   <c r="E8" i="1"/>
   <c r="E9" i="1"/>
   <c r="E10" i="1"/>
   <c r="E11" i="1"/>
   <c r="E12" i="1"/>
   <c r="E13" i="1"/>
   <c r="E14" i="1"/>
   <c r="E15" i="1"/>
   <c r="E16" i="1"/>
   <c r="E17" i="1"/>
   <c r="E18" i="1"/>
   <c r="E19" i="1"/>
   <c r="E20" i="1"/>
   <c r="E21" i="1"/>
   <c r="E22" i="1"/>
   <c r="E23" i="1"/>
   <c r="E24" i="1"/>
   <c r="E25" i="1"/>
   <c r="E26" i="1"/>
   <c r="E27" i="1"/>
   <c r="E28" i="1"/>
   <c r="E29" i="1"/>
   <c r="E30" i="1"/>
   <c r="E31" i="1"/>
   <c r="E32" i="1"/>
   <c r="E33" i="1"/>
   <c r="E34" i="1"/>
   <c r="E35" i="1"/>
   <c r="E36" i="1"/>
   <c r="E37" i="1"/>
   <c r="E38" i="1"/>
   <c r="E39" i="1"/>
   <c r="E40" i="1"/>
   <c r="E41" i="1"/>
   <c r="I42" i="1" l="1"/>
   <c r="J42" i="1"/>
   <c r="H42" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <si>
     <t xml:space="preserve"> Last Name </t>
   </si>
   <si>
     <t xml:space="preserve">First Name </t>
   </si>
   <si>
     <t xml:space="preserve">TRE Payments </t>
   </si>
   <si>
     <t xml:space="preserve">WRE Payments </t>
   </si>
   <si>
     <t xml:space="preserve">Tuition Payments </t>
   </si>
   <si>
     <t xml:space="preserve">Date of Birth </t>
   </si>
   <si>
     <t xml:space="preserve">Age </t>
   </si>
   <si>
     <t>Child(ren) under the age of 18</t>
   </si>
   <si>
@@ -144,59 +146,65 @@
   </si>
   <si>
     <t xml:space="preserve">Totals: </t>
   </si>
   <si>
     <t xml:space="preserve">MWA TANF </t>
   </si>
   <si>
     <t xml:space="preserve">SkillUP TANF </t>
   </si>
   <si>
     <t>{Provider Name} &amp; {Month of Service}</t>
   </si>
   <si>
     <t>TANF Funding</t>
   </si>
   <si>
     <t>Chafee TANF</t>
   </si>
   <si>
     <t xml:space="preserve">Participant DCN / Last four of SSN </t>
   </si>
   <si>
     <t>If a vendor provides any “personal information” as defined in §105.1500, RSMo concerning an entity exempt from federal income tax under Section 501(c) of the Internal Revenue Code of 1986, as amended, the vendor understands and agrees that it is voluntarily choosing to seek a state contract and  providing such information for that purpose.  The state will treat such personal information in accord with §105.1500, RSMo</t>
   </si>
+  <si>
+    <t>Participant Incentives</t>
+  </si>
+  <si>
+    <t>OJT/Subsidized Employment</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Baskerville Old Face"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -211,72 +219,85 @@
       <sz val="12"/>
       <color rgb="FF92D050"/>
       <name val="Baskerville Old Face"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1F497D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF92D050"/>
+      <name val="Baskerville Old Face"/>
+      <family val="1"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.24994659260841701"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor theme="0" tint="-0.14999847407452621"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="18">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="double">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -477,55 +498,100 @@
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1" diagonalDown="1">
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="double">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -555,433 +621,497 @@
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="44" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="14">
+  <dxfs count="15">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
+        <name val="Baskerville Old Face"/>
+        <family val="1"/>
+        <scheme val="none"/>
       </font>
       <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right/>
         <top style="thin">
           <color auto="1"/>
         </top>
-        <bottom style="thin">
-[...1 lines deleted...]
-        </bottom>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
       </border>
-      <protection locked="1" hidden="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
-        <right style="thin">
-[...1 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+      </font>
+      <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
-      <protection locked="1" hidden="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
-      <protection locked="1" hidden="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
-      <protection locked="1" hidden="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
-      <protection locked="1" hidden="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
-      <protection locked="1" hidden="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
-      <protection locked="1" hidden="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <protection locked="1" hidden="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="double">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF92D050"/>
         <name val="Baskerville Old Face"/>
         <scheme val="none"/>
       </font>
       <fill>
@@ -1000,64 +1130,65 @@
       <protection locked="1" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF8A0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A3:J42" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10">
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Age " dataDxfId="5">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A3:K42" totalsRowShown="0" headerRowDxfId="14" dataDxfId="12" headerRowBorderDxfId="13" tableBorderDxfId="11">
+  <tableColumns count="11">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Participant DCN / Last four of SSN " dataDxfId="10"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name=" Last Name " dataDxfId="9"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="First Name " dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Date of Birth " dataDxfId="7"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Age " dataDxfId="6">
       <calculatedColumnFormula>DATEDIF(D4,NOW(),"y")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Child(ren) under the age of 18" dataDxfId="4"/>
-[...3 lines deleted...]
-    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Tuition Payments " dataDxfId="0"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Child(ren) under the age of 18" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Funding Source" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="TRE Payments " dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="WRE Payments " dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Tuition Payments " dataDxfId="1"/>
+    <tableColumn id="11" xr3:uid="{3ECD3177-BC58-416B-A3CD-79203DEA9369}" name="OJT/Subsidized Employment" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1289,967 +1420,1215 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J45"/>
+  <dimension ref="A1:L45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:J2"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="I23" sqref="I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="18.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.7109375" style="19" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="16384" width="18.5703125" style="19"/>
+    <col min="1" max="1" width="23.7109375" style="23" customWidth="1"/>
+    <col min="2" max="7" width="26.28515625" style="23" customWidth="1"/>
+    <col min="8" max="9" width="27.85546875" style="23" customWidth="1"/>
+    <col min="10" max="12" width="26.5703125" style="23" customWidth="1"/>
+    <col min="13" max="16384" width="18.5703125" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A1" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="30"/>
-[...10 lines deleted...]
-      <c r="A2" s="29" t="s">
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+    </row>
+    <row r="2" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A2" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="29"/>
-[...10 lines deleted...]
-      <c r="A3" s="20" t="s">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+    </row>
+    <row r="3" spans="1:12" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="20" t="s">
+      <c r="B3" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="20" t="s">
+      <c r="D3" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="20" t="s">
+      <c r="E3" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="20" t="s">
+      <c r="F3" s="25" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="20" t="s">
+      <c r="G3" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="20" t="s">
+      <c r="H3" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="I3" s="20" t="s">
+      <c r="I3" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="20" t="s">
+      <c r="J3" s="25" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="4" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="K3" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="L3" s="26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="3"/>
       <c r="E4" s="2">
         <f t="shared" ref="E4:E41" ca="1" si="0">DATEDIF(D4,NOW(),"y")</f>
         <v>125</v>
       </c>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="10">
         <v>0</v>
       </c>
       <c r="I4" s="10">
         <v>0</v>
       </c>
       <c r="J4" s="11">
         <v>0</v>
       </c>
-    </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K4" s="11">
+        <v>0</v>
+      </c>
+      <c r="L4" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
       <c r="E5" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="13">
         <v>0</v>
       </c>
       <c r="I5" s="13">
         <v>0</v>
       </c>
       <c r="J5" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K5" s="14">
+        <v>0</v>
+      </c>
+      <c r="L5" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" s="4"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="6"/>
       <c r="E6" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="13">
         <v>0</v>
       </c>
       <c r="I6" s="13">
         <v>0</v>
       </c>
       <c r="J6" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K6" s="14">
+        <v>0</v>
+      </c>
+      <c r="L6" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="6"/>
       <c r="E7" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="13">
         <v>0</v>
       </c>
       <c r="I7" s="13">
         <v>0</v>
       </c>
       <c r="J7" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K7" s="14">
+        <v>0</v>
+      </c>
+      <c r="L7" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="13">
         <v>0</v>
       </c>
       <c r="I8" s="13">
         <v>0</v>
       </c>
       <c r="J8" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K8" s="14">
+        <v>0</v>
+      </c>
+      <c r="L8" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" s="4"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="13">
         <v>0</v>
       </c>
       <c r="I9" s="13">
         <v>0</v>
       </c>
       <c r="J9" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K9" s="14">
+        <v>0</v>
+      </c>
+      <c r="L9" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="6"/>
       <c r="E10" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13">
         <v>0</v>
       </c>
       <c r="I10" s="13">
         <v>0</v>
       </c>
       <c r="J10" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K10" s="14">
+        <v>0</v>
+      </c>
+      <c r="L10" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" s="4"/>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="6"/>
       <c r="E11" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13">
         <v>0</v>
       </c>
       <c r="I11" s="13">
         <v>0</v>
       </c>
       <c r="J11" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K11" s="14">
+        <v>0</v>
+      </c>
+      <c r="L11" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" s="4"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="6"/>
       <c r="E12" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="13">
         <v>0</v>
       </c>
       <c r="I12" s="13">
         <v>0</v>
       </c>
       <c r="J12" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K12" s="14">
+        <v>0</v>
+      </c>
+      <c r="L12" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" s="4"/>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="6"/>
       <c r="E13" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13">
         <v>0</v>
       </c>
       <c r="I13" s="13">
         <v>0</v>
       </c>
       <c r="J13" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K13" s="14">
+        <v>0</v>
+      </c>
+      <c r="L13" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" s="4"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="6"/>
       <c r="E14" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="13">
         <v>0</v>
       </c>
       <c r="I14" s="13">
         <v>0</v>
       </c>
       <c r="J14" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K14" s="14">
+        <v>0</v>
+      </c>
+      <c r="L14" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="6"/>
       <c r="E15" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13">
         <v>0</v>
       </c>
       <c r="I15" s="13">
         <v>0</v>
       </c>
       <c r="J15" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K15" s="14">
+        <v>0</v>
+      </c>
+      <c r="L15" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="6"/>
       <c r="E16" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13">
         <v>0</v>
       </c>
       <c r="I16" s="13">
         <v>0</v>
       </c>
       <c r="J16" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K16" s="14">
+        <v>0</v>
+      </c>
+      <c r="L16" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="6"/>
       <c r="E17" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="13">
         <v>0</v>
       </c>
       <c r="I17" s="13">
         <v>0</v>
       </c>
       <c r="J17" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K17" s="14">
+        <v>0</v>
+      </c>
+      <c r="L17" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="6"/>
       <c r="E18" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13">
         <v>0</v>
       </c>
       <c r="I18" s="13">
         <v>0</v>
       </c>
       <c r="J18" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K18" s="14">
+        <v>0</v>
+      </c>
+      <c r="L18" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="6"/>
       <c r="E19" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="13">
         <v>0</v>
       </c>
       <c r="I19" s="13">
         <v>0</v>
       </c>
       <c r="J19" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K19" s="14">
+        <v>0</v>
+      </c>
+      <c r="L19" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="6"/>
       <c r="E20" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="13">
         <v>0</v>
       </c>
       <c r="I20" s="13">
         <v>0</v>
       </c>
       <c r="J20" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K20" s="14">
+        <v>0</v>
+      </c>
+      <c r="L20" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="6"/>
       <c r="E21" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="13">
         <v>0</v>
       </c>
       <c r="I21" s="13">
         <v>0</v>
       </c>
       <c r="J21" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K21" s="14">
+        <v>0</v>
+      </c>
+      <c r="L21" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="6"/>
       <c r="E22" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="13">
         <v>0</v>
       </c>
       <c r="I22" s="13">
         <v>0</v>
       </c>
       <c r="J22" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K22" s="14">
+        <v>0</v>
+      </c>
+      <c r="L22" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="6"/>
       <c r="E23" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="13">
         <v>0</v>
       </c>
       <c r="I23" s="13">
         <v>0</v>
       </c>
       <c r="J23" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K23" s="14">
+        <v>0</v>
+      </c>
+      <c r="L23" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="6"/>
       <c r="E24" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="13">
         <v>0</v>
       </c>
       <c r="I24" s="13">
         <v>0</v>
       </c>
       <c r="J24" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K24" s="14">
+        <v>0</v>
+      </c>
+      <c r="L24" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="6"/>
       <c r="E25" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="13">
         <v>0</v>
       </c>
       <c r="I25" s="13">
         <v>0</v>
       </c>
       <c r="J25" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K25" s="14">
+        <v>0</v>
+      </c>
+      <c r="L25" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="6"/>
       <c r="E26" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="13">
         <v>0</v>
       </c>
       <c r="I26" s="13">
         <v>0</v>
       </c>
       <c r="J26" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K26" s="14">
+        <v>0</v>
+      </c>
+      <c r="L26" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="6"/>
       <c r="E27" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="13">
         <v>0</v>
       </c>
       <c r="I27" s="13">
         <v>0</v>
       </c>
       <c r="J27" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K27" s="14">
+        <v>0</v>
+      </c>
+      <c r="L27" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="6"/>
       <c r="E28" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="13">
         <v>0</v>
       </c>
       <c r="I28" s="13">
         <v>0</v>
       </c>
       <c r="J28" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K28" s="14">
+        <v>0</v>
+      </c>
+      <c r="L28" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="6"/>
       <c r="E29" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="13">
         <v>0</v>
       </c>
       <c r="I29" s="13">
         <v>0</v>
       </c>
       <c r="J29" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K29" s="14">
+        <v>0</v>
+      </c>
+      <c r="L29" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="4"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="6"/>
       <c r="E30" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="13">
         <v>0</v>
       </c>
       <c r="I30" s="13">
         <v>0</v>
       </c>
       <c r="J30" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K30" s="14">
+        <v>0</v>
+      </c>
+      <c r="L30" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31" s="4"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="6"/>
       <c r="E31" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="13">
         <v>0</v>
       </c>
       <c r="I31" s="13">
         <v>0</v>
       </c>
       <c r="J31" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K31" s="14">
+        <v>0</v>
+      </c>
+      <c r="L31" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="4"/>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="6"/>
       <c r="E32" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="13">
         <v>0</v>
       </c>
       <c r="I32" s="13">
         <v>0</v>
       </c>
       <c r="J32" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K32" s="14">
+        <v>0</v>
+      </c>
+      <c r="L32" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="6"/>
       <c r="E33" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="13">
         <v>0</v>
       </c>
       <c r="I33" s="13">
         <v>0</v>
       </c>
       <c r="J33" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K33" s="14">
+        <v>0</v>
+      </c>
+      <c r="L33" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="6"/>
       <c r="E34" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="13">
         <v>0</v>
       </c>
       <c r="I34" s="13">
         <v>0</v>
       </c>
       <c r="J34" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K34" s="14">
+        <v>0</v>
+      </c>
+      <c r="L34" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="4"/>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="6"/>
       <c r="E35" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="13">
         <v>0</v>
       </c>
       <c r="I35" s="13">
         <v>0</v>
       </c>
       <c r="J35" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K35" s="14">
+        <v>0</v>
+      </c>
+      <c r="L35" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="4"/>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="6"/>
       <c r="E36" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="13">
         <v>0</v>
       </c>
       <c r="I36" s="13">
         <v>0</v>
       </c>
       <c r="J36" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K36" s="14">
+        <v>0</v>
+      </c>
+      <c r="L36" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="4"/>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="6"/>
       <c r="E37" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F37" s="12"/>
       <c r="G37" s="12"/>
       <c r="H37" s="13">
         <v>0</v>
       </c>
       <c r="I37" s="13">
         <v>0</v>
       </c>
       <c r="J37" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K37" s="14">
+        <v>0</v>
+      </c>
+      <c r="L37" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38" s="4"/>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="6"/>
       <c r="E38" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F38" s="12"/>
       <c r="G38" s="12"/>
       <c r="H38" s="13">
         <v>0</v>
       </c>
       <c r="I38" s="13">
         <v>0</v>
       </c>
       <c r="J38" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K38" s="14">
+        <v>0</v>
+      </c>
+      <c r="L38" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39" s="4"/>
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="6"/>
       <c r="E39" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F39" s="12"/>
       <c r="G39" s="12"/>
       <c r="H39" s="13">
         <v>0</v>
       </c>
       <c r="I39" s="13">
         <v>0</v>
       </c>
       <c r="J39" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="K39" s="14">
+        <v>0</v>
+      </c>
+      <c r="L39" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" s="4"/>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="6"/>
       <c r="E40" s="5">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F40" s="12"/>
       <c r="G40" s="12"/>
       <c r="H40" s="13">
         <v>0</v>
       </c>
       <c r="I40" s="13">
         <v>0</v>
       </c>
       <c r="J40" s="14">
         <v>0</v>
       </c>
-    </row>
-    <row r="41" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="K40" s="14">
+        <v>0</v>
+      </c>
+      <c r="L40" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="7"/>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="9"/>
       <c r="E41" s="8">
         <f t="shared" ca="1" si="0"/>
         <v>125</v>
       </c>
       <c r="F41" s="15"/>
       <c r="G41" s="16"/>
       <c r="H41" s="17">
         <v>0</v>
       </c>
       <c r="I41" s="17">
         <v>0</v>
       </c>
       <c r="J41" s="18">
         <v>0</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="G42" s="25" t="s">
+      <c r="K41" s="18">
+        <v>0</v>
+      </c>
+      <c r="L41" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="29"/>
+      <c r="B42" s="30"/>
+      <c r="C42" s="31"/>
+      <c r="D42" s="31"/>
+      <c r="E42" s="31"/>
+      <c r="F42" s="32"/>
+      <c r="G42" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="H42" s="26">
+      <c r="H42" s="34">
         <f>SUBTOTAL(109,H4:H41)</f>
         <v>0</v>
       </c>
-      <c r="I42" s="26">
+      <c r="I42" s="34">
         <f>SUBTOTAL(109,I4:I41)</f>
         <v>0</v>
       </c>
-      <c r="J42" s="27">
+      <c r="J42" s="35">
         <f>SUBTOTAL(109,J4:J41)</f>
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="31" t="s">
+      <c r="K42" s="35">
+        <f>SUBTOTAL(109,K4:K41)</f>
+        <v>0</v>
+      </c>
+      <c r="L42" s="36">
+        <f>SUBTOTAL(109,L4:L41)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="B44" s="31"/>
-[...9 lines deleted...]
-    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B44" s="39"/>
+      <c r="C44" s="39"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="39"/>
+      <c r="G44" s="39"/>
+      <c r="H44" s="39"/>
+      <c r="I44" s="39"/>
+      <c r="J44" s="39"/>
+      <c r="K44" s="27"/>
+      <c r="L44" s="27"/>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A45" s="28"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="IEcyrtmWUphcm6Elb7I3jjGKulzNgdYkK6vXC+HDq7pNCxPVQM+OK32rTKFecgNJIqo/j/TwBbmpxExSmNTkFw==" saltValue="XHiyUV/7SGwY8+iCSEP7hA==" spinCount="100000" sheet="1" insertRows="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="1AUvr1JPgiBDG6jsg5esiWLXVKQzvkh1VRvHXP+FryUI+lcWJCSf1XvKAiqmY8oSdHDrVZ8+IJctdaZ/KVV+BA==" saltValue="ddb8eMi7sOKS66JlZqtHYg==" spinCount="100000" sheet="1" insertRows="0" selectLockedCells="1"/>
   <protectedRanges>
-    <protectedRange sqref="A4:J41 A2:J2" name="Range1"/>
+    <protectedRange sqref="A2:J2 A4:L42" name="Range1"/>
   </protectedRanges>
   <mergeCells count="3">
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A44:J44"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.23749999999999999" header="0.3" footer="0.3"/>
   <pageSetup scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Castellar,Regular"&amp;20&amp;K09-024Monthly tanf participant repport</oddHeader>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Sheet1!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>F4:F41</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>