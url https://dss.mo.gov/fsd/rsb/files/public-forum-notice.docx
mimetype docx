--- v0 (2025-10-09)
+++ v1 (2026-04-07)
@@ -1,76 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3FC852A1" w14:textId="77777777" w:rsidR="00066C2B" w:rsidRDefault="00A70841">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70D7E2C4" wp14:editId="25236301">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70D7E2C4" wp14:editId="1C5E4DBE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-3175</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7763510" cy="2828925"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="9525"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="docshapegroup1"/>
+                <wp:docPr id="1" name="docshapegroup1" descr="decorative background design"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7763510" cy="2828925"/>
                           <a:chOff x="14" y="-4833"/>
                           <a:chExt cx="12226" cy="4704"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="2" name="docshape2"/>
                         <wps:cNvSpPr>
                           <a:spLocks/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="4620" y="-4833"/>
@@ -836,109 +837,123 @@
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-1"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>a b</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-1"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>i</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-2"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>l</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-2"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>i</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="3"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
-                                <w:t>t a t i</w:t>
-                              </w:r>
+                                <w:t xml:space="preserve">t a t </w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellStart"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="40"/>
+                                </w:rPr>
+                                <w:t>i</w:t>
+                              </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="94"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>o</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="6"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
@@ -981,58 +996,60 @@
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="2"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>v</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-3"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>i</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-2"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>c</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="45"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
@@ -1161,58 +1178,60 @@
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-3"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>l</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-6"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>i</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-5"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>n</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="26"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
@@ -1486,58 +1505,60 @@
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-1"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>c</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="40"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>i</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="5"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>l</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:tab/>
                                 <w:t>f</w:t>
@@ -1615,58 +1636,60 @@
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>e</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:tab/>
                                 <w:t>B l</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-2"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>i</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-2"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t>n</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="28"/>
                                   <w:sz w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
@@ -1715,161 +1738,161 @@
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidR="00E11EB9">
                                 <w:rPr>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="72"/>
                                 </w:rPr>
                                 <w:t>Public</w:t>
                               </w:r>
                               <w:r w:rsidR="00E11EB9">
                                 <w:rPr>
                                   <w:color w:val="FFFFFF"/>
                                   <w:spacing w:val="-3"/>
                                   <w:sz w:val="72"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidR="00E11EB9">
                                 <w:rPr>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="72"/>
                                 </w:rPr>
                                 <w:t>Forum</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="3F005F1C" w14:textId="6B47668E" w:rsidR="00C26DF9" w:rsidRPr="00C26DF9" w:rsidRDefault="00BE59F6">
+                            <w:p w14:paraId="3F005F1C" w14:textId="25B5575A" w:rsidR="00C26DF9" w:rsidRPr="00C26DF9" w:rsidRDefault="00BE59F6">
                               <w:pPr>
                                 <w:spacing w:before="3"/>
                                 <w:ind w:left="7547"/>
                                 <w:rPr>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">     </w:t>
                               </w:r>
                               <w:r w:rsidR="003015BA">
                                 <w:rPr>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidR="009C4D16">
                                 <w:rPr>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">  </w:t>
                               </w:r>
-                              <w:r w:rsidR="00A605B4">
+                              <w:r w:rsidR="008133DC">
                                 <w:rPr>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
-                                <w:t>November</w:t>
+                                <w:t>February</w:t>
                               </w:r>
                               <w:r w:rsidR="007E555C">
                                 <w:rPr>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:r w:rsidR="003764BA">
+                              <w:r w:rsidR="008133DC">
                                 <w:rPr>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
-                                <w:t>13</w:t>
+                                <w:t>05</w:t>
                               </w:r>
                               <w:r w:rsidR="00C26DF9" w:rsidRPr="00A70841">
                                 <w:rPr>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>,</w:t>
                               </w:r>
                               <w:r w:rsidR="00C26DF9" w:rsidRPr="00C26DF9">
                                 <w:rPr>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidR="009C4D16">
                                 <w:rPr>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
                                 <w:t>202</w:t>
                               </w:r>
-                              <w:r w:rsidR="003764BA">
+                              <w:r w:rsidR="008133DC">
                                 <w:rPr>
                                   <w:color w:val="FFFFFF"/>
                                   <w:sz w:val="40"/>
                                   <w:szCs w:val="40"/>
                                 </w:rPr>
-                                <w:t>5</w:t>
+                                <w:t>6</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="70D7E2C4" id="docshapegroup1" o:spid="_x0000_s1026" style="position:absolute;margin-left:.75pt;margin-top:-.25pt;width:611.3pt;height:222.75pt;z-index:15728640;mso-position-horizontal-relative:page" coordorigin="14,-4833" coordsize="12226,4704" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtQSRdIg4AAINFAAAOAAAAZHJzL2Uyb0RvYy54bWzsXF2P47YVfS/Q/yD4sYUyoj4oaZDZIN00&#10;QYG0DRD1B2hsz3hQj+VK3p3Z/PqeS4o2r4ZXVrKLPhR5WXnWR+Qhj+4l7+WVv/7m9Xkffdz2w1N3&#10;uFupr5JVtD2su83T4fFu9a/m+7haRcOpPWzafXfY3q0+bYfVN+/++IevX46327TbdfvNto/QyGG4&#10;fTnerXan0/H25mZY77bP7fBVd9we8OVD1z+3J/zZP95s+vYFrT/vb9Ik0TcvXb859t16Owz43+/s&#10;l6t3pv2Hh+369M+Hh2F7ivZ3K3A7mX978+89/Xvz7uv29rFvj7un9Uij/Q0sntunAzo9N/Vde2qj&#10;D/3Tm6aen9Z9N3QPp6/W3fNN9/DwtN6aMWA0KpmM5oe++3A0Y3m8fXk8nqcJUzuZp9/c7PofH3/o&#10;jz8ff+ote3z8sVv/e8C83LwcH2/97+nvRwuO7l/+3m2gZ/vh1JmBvz70z9QEhhS9mvn9dJ7f7esp&#10;WuM/y1JnhYIMa3yXVmlVp4VVYL2DTHSfylcRvozzKsvcV38db1dpmmp7c14mOX19097ajg3ZkRyJ&#10;j6dpuEzY8HkT9vOuPW6NDgNNyE999LTBAFbRoX3GHGy69UCIlBhR18C4GR386fS+IdiAWb86kblO&#10;MWF8Ss7zab6jycyzpGLz0d6uPwynH7adEaX9+ONwso/6Bp+M1JuRfYPmH573eOr/HEdJhEnOk8j0&#10;Ot7gcMrh/nQTNUn0EpXU/QSESfEai5Wuq8gT8/Hca+aAaM3CdpEbBczojMPz4DVYpFoFyRUORuRy&#10;gRweHq+tGXKlA14hB+fmNVjkKjxztYMRuUogR3bhNUbssvDUKV8JiwvPneJqFHmVBidP+WI0KpUY&#10;ci3Qc1ULDH05LE5gyCUpdF2EGfqKNEpLDLkg6FmXAkNfE4sLMyTr82QpSh1mmPqiNKloH1wS9FwI&#10;DFNfFIsTGHJZdJLp4BzC144joccwlYyEXKw3YPScCCqnvigWJzDksmiVZGGGvihNKllKxiWJVSFZ&#10;SuaLYnFhhhmXRePRDjLEouTNYSZZSsYlQc+l5AZ9USxOYMhl0VkS9jWZL0qDRyHspzMuCXrOi7Cl&#10;ZL4oFhdmmHNZdCZYSu6L0mCxCTPMuSToORUY5r4oFicw5LJorDdBlXNflCaXLCXnkqBnyVJyXxSL&#10;ExhyWXRehz127ovS5JKlFFySWOWV4G0KXxSLCzMsuCy6gP8K7RYKX5SmkCyl4JKgZ1hecMNQ+KJY&#10;nMCQy6LLPOwPC1+UppAspeCSoGd4rzBDXxSLCzPUXBZd12GG2hel0ZKlaC5JrDIs4UGG2hfF4gSG&#10;XBbs2/OgytoXpdGSpWguSawSLTH0RbE4gSGXpUqyKszQF6XBwxX2NiWXJK6VCk9h6WtiYGF+JRel&#10;UmXYTkpfkqaU7KTkgsSVFh7C0lfEwAR+XJIqS8Mb69IXpCklKym5HDHGK8yfr4eBhflVXJAqwxof&#10;8jOVr0dTSTZScTniUtoyVL4eBibw44JUubDaVb4eTSVZSMXliEs8CUETrnw9DEzgxwWpsKUJz5+v&#10;R1NJ9lFzOeIyFTaFta+HgYX51VyQiqKdkL61r0eD5TBsvzWXIy6lpbj29TAwgR8XpCrL8F6h9vVo&#10;4MgFflyOWGOmg/rWvh4GFuanEq5IVeV1cAJV4ivS4D6Bokq4JLHWgsbYv3vbYIOTSHJZkPCpBJK+&#10;LCAp2QlWDte1SVfEGluL4ESqxFfG4CSSXJsaiTiBpK8NSErGoqaxvM4Eb614LE84geQklq+TOrwi&#10;q0kwL0fzlGrzAz3yEOGZVL44MeEkklycWiHsCRm1Ur42jZIDesW1iXUirMtK+eIYnEByEtHXKfYi&#10;QZI8pFdiTI+UGZ/JohIiFcWDesJJJLk4dYY9fpikrw1yN6LhTOP6opSeSR7XE04iycWp8yy8x1Gp&#10;rw1IioYzDe2LQnCT2OO6OaccHeEEkpPQvkYKMTyTPLZXYnCvptF9gQAjbDiZL05MOInkxHA0tk9B&#10;uXl4r8T4Xk0D/ALaCCR9cWLCCSQnAX5dwgEGSfIIHwGTtOJMY3wxxFc8xiecRJIbDhxsIXhzHuUr&#10;McxHSOoeNbvkFEijhqeSx/mEk1hyy1GplHBSPNJHAC/N5TTWr7GhD7PksT7hBJaTWH/maIBH+0jV&#10;iCy5PHGNmFFgyWyHcBJLLs8cS77qiCG/ehPzi8cYyD26h+PKWQHyqA557aCFx/24UZrNaeRPp2bC&#10;dPLQ3wCF+dRcIrLwsJnz4F+J0T+y8GzkRm+Jpi+RBUo0uQnN0PQVwtmBaEHTHAB4JwJNngUwQIHm&#10;JA+Ql9j4B50mTwQoMROgpqkApUtpn86TAQYo0eQSIU8oiM7zAUpMCGDrx0XHxEvLZOkrhIMEAAWa&#10;k6xAXktBD08LKDEvoKaJARy7SX6TpwYMUKLJTahQiPuDovPsAMHC4aOa5gfkg1XFMwQGKNHkEs14&#10;zspXqFFimkBN8wQzPHmmYI7nJFcww5NnC5SYLlDTfMGM5+QZg4nnRAHCoztSb3fulH39ehiP2fEp&#10;aqkWJjFVEsduoCqHBptXnNo3psQBTQBFZ/ICGAshgcvxgH8eDKEIjLgSJ/NXm6Zg0cBNHcZ1OLyz&#10;gdeLWqcAiuCIepaQoQNKA182UgoqCI5IYEnrtL038GVDpY22gS8bKm15CY596hIytPc08GVDpU0g&#10;wbFzW9I67cYMfNlQ6SDEwJcNlXYnBMeOYgkZ2iUY+LKh6nGoWGGXtE6rJrWOlW4RfBwqVpwlcFpF&#10;qHV4/kXwcajwwIvg41DhCJfAybcRGfijRfBxqEgoLoGbNCE1T8m9ZTeMo6VE27IbxvFS0mvRDWfv&#10;hATUshvGMVMyaNENzkNRYmbZDW7QSJIsu8ENeqGbUs5PKSQPFvXgPJXCSf2iG5yvoqB62Q1u0Ihv&#10;l93gBr3QYSnnsRROeRf14HwWxV+LbnBeSy10WyjMseaGXfPCHtygF7ou5XyXWui8cIQ4UlrovpTz&#10;X2qhA1O0HzVOYKELU7QxNDcsdGLKeTHF3Zjdeoybph5lu9OC3X4VoWD3nqRob4/tifZa7mP0gtpS&#10;Uwu5G0sh6Zvn7uO26QzmRJsuiwDZ7GJaF8z+4GP1aCMe1AHc9WgbpQ2vaRPZMfsgOoC7WmBFsboF&#10;uspVB3BXC4Q7tSJkFDfPNanUuI3IEIbNI3OF+I56R3XnFSRFOQZ5ZUCoGEL4YJBno3UjcddxRJrC&#10;NoOsXJWqQ7jriCzdiC71rA7hriOyojMWajO7NqKKQnCDRCJvdj7r0ZVmKF2aRaaKsunUJkqI5pEZ&#10;pDHIAmvNXO9ZMtY+Z+XZgbgxu6sde5bTqQj1XuPkYbZNVOeMSCQ3ZpElHROizTzBozKPHP1Wnlx5&#10;QrJqVDNP4H1n20QFjO0dJ3+zyDxxveOoYx6JxO/YJmjM9Z6nYygBK7nSJj2WZpbItc62mY2OIcdb&#10;CvPInBI6NPMpTsVm28Qpx4jEocYsUlNm3bQJI51FlqlrE/nJWSRKOsY2z+uVey7d1T6feU2HtKb3&#10;8zLiEO7qkHR8bpB4AOZ6LxK4DoO85hl0QYdIps3z7sP16q629/LswWqcrs71flk6UKewEHlZZFyv&#10;6303bNHNzNLkJJDWJTsyh3INu6sd1ugXaXsxNyak2cw0ZXDks8B0tKNMnbd/rkN3tR1noxkBOD+d&#10;BaWYodD11dUs6r8KOZ0bN+nYYNCuweREztsH2nV4r0kM3f5p8/3Tfk8aDf3j/ft9H31s6dWhpH7/&#10;nVOewfYmc3Po6DY33ebdGft+h30h5L7bfMK7Hn1n3z/C+1L4sOv6X1bRC949ulsN//nQ9ttVtP/b&#10;Ae+q1DiMgoon80delHRi3fvf3PvftIc1mrpbnVbINNHH9yf7gtOHY//0uENPyuSeDt23eFnn4Yle&#10;BMHrMsOtZTX+gddl/kfvzWB/wd+bMc/pl35v5u2LRO6tGaQPxdeI+PPwq1+bQafGvi+vr2BRtTUW&#10;VHNP5zi29wkKztqvxJCTkZi7c3Pn05HxXSj5rRmVR2+ZYZN5bsq8MRNkBke+jBn8+Lm5OWZwOl6D&#10;QWYIKc5Nmddlgsze1thIB9y+BrG259uBOZtU2BQ4tn47a5PqGjrnDLPjJwBxLtXL8doagiFZH2LH&#10;lUACOyTqpK6GqtHC9LgMMSo0hJMuXwwDC9ObFNVkNV68eTt7lG65SGsKaoL0pgU1qRIKang9DcEE&#10;elwOlDNXIXrMJlI6jAnT41rEKGcSDgp5KY3BCQS5ICg3DMnL62hMGU2Q4LSMBg5P0JeX0RhcmOCk&#10;jAbFb3iz763CvIjG1NCEGXJB4lSjPtr4jakH5TU0Bicw5Kqg26AF8woaU0ATZsgVAUNU3IUZMhsx&#10;uDBDWtR95ycwpNzDxUpM9UyQ4bR6Rl42ePWMO8IavQw2Qb8fYUlnby5BvDA//P93hPXZiTn76EaU&#10;maMHLhT+jBDs893u/fPjn1xdiyjHFA622vPxD1KWNqRyyzKmxAU+7joGQPWYx841MjQuGrB5RY5E&#10;oS8cIAU2+pyPdgh3tW1WJdUNAZlS1DTXJlxyZRvFOjgfTV8mPL2cGrh+3dX2f4E6bdz3XyayQvSZ&#10;6PfjwH6PrBb+MkT4FwmgPo+szAPjRVbR6fUvHVLhNiAcf5sgOnTvd6hR2H7b993LbttuEILa7JZ3&#10;qw0OF/1kAXYF9MB6a2Uo9LrkcdxPRxx7+4sFEX24W9EpgHEXLgyD3TkIeZFzzE3myP7DGOibIPz0&#10;ev8K+7lEvovjcRigjcXxwcbh+GBjcHz4gvG3+RUL/NIHuGNRtr9KQj8l4v9txnX57ZR3/wUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFJiyjPeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C&#10;/2EZwVu7SUxEYjalFPVUBFtBvG2z0yQ0Oxuy2yT9905P9jQ83uPN94rVbDsx4uBbRwriZQQCqXKm&#10;pVrB9/598QLCB01Gd45QwQU9rMr7u0Lnxk30heMu1IJLyOdaQRNCn0vpqwat9kvXI7F3dIPVgeVQ&#10;SzPoicttJ5MoepZWt8QfGt3jpsHqtDtbBR+TntZP8du4PR03l9999vmzjVGpx4d5/Qoi4Bz+w3DF&#10;Z3QomengzmS86FhnHFSw4HN1kySNQRwUpGkWgSwLeTug/AMAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCtQSRdIg4AAINFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBSYsoz3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHwQAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAhxEAAAAA&#10;">
+              <v:group w14:anchorId="70D7E2C4" id="docshapegroup1" o:spid="_x0000_s1026" alt="decorative background design" style="position:absolute;margin-left:.75pt;margin-top:-.25pt;width:611.3pt;height:222.75pt;z-index:15728640;mso-position-horizontal-relative:page" coordorigin="14,-4833" coordsize="12226,4704" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtQSRdIg4AAINFAAAOAAAAZHJzL2Uyb0RvYy54bWzsXF2P47YVfS/Q/yD4sYUyoj4oaZDZIN00&#10;QYG0DRD1B2hsz3hQj+VK3p3Z/PqeS4o2r4ZXVrKLPhR5WXnWR+Qhj+4l7+WVv/7m9Xkffdz2w1N3&#10;uFupr5JVtD2su83T4fFu9a/m+7haRcOpPWzafXfY3q0+bYfVN+/++IevX46327TbdfvNto/QyGG4&#10;fTnerXan0/H25mZY77bP7fBVd9we8OVD1z+3J/zZP95s+vYFrT/vb9Ik0TcvXb859t16Owz43+/s&#10;l6t3pv2Hh+369M+Hh2F7ivZ3K3A7mX978+89/Xvz7uv29rFvj7un9Uij/Q0sntunAzo9N/Vde2qj&#10;D/3Tm6aen9Z9N3QPp6/W3fNN9/DwtN6aMWA0KpmM5oe++3A0Y3m8fXk8nqcJUzuZp9/c7PofH3/o&#10;jz8ff+ote3z8sVv/e8C83LwcH2/97+nvRwuO7l/+3m2gZ/vh1JmBvz70z9QEhhS9mvn9dJ7f7esp&#10;WuM/y1JnhYIMa3yXVmlVp4VVYL2DTHSfylcRvozzKsvcV38db1dpmmp7c14mOX19097ajg3ZkRyJ&#10;j6dpuEzY8HkT9vOuPW6NDgNNyE999LTBAFbRoX3GHGy69UCIlBhR18C4GR386fS+IdiAWb86kblO&#10;MWF8Ss7zab6jycyzpGLz0d6uPwynH7adEaX9+ONwso/6Bp+M1JuRfYPmH573eOr/HEdJhEnOk8j0&#10;Ot7gcMrh/nQTNUn0EpXU/QSESfEai5Wuq8gT8/Hca+aAaM3CdpEbBczojMPz4DVYpFoFyRUORuRy&#10;gRweHq+tGXKlA14hB+fmNVjkKjxztYMRuUogR3bhNUbssvDUKV8JiwvPneJqFHmVBidP+WI0KpUY&#10;ci3Qc1ULDH05LE5gyCUpdF2EGfqKNEpLDLkg6FmXAkNfE4sLMyTr82QpSh1mmPqiNKloH1wS9FwI&#10;DFNfFIsTGHJZdJLp4BzC144joccwlYyEXKw3YPScCCqnvigWJzDksmiVZGGGvihNKllKxiWJVSFZ&#10;SuaLYnFhhhmXRePRDjLEouTNYSZZSsYlQc+l5AZ9USxOYMhl0VkS9jWZL0qDRyHspzMuCXrOi7Cl&#10;ZL4oFhdmmHNZdCZYSu6L0mCxCTPMuSToORUY5r4oFicw5LJorDdBlXNflCaXLCXnkqBnyVJyXxSL&#10;ExhyWXRehz127ovS5JKlFFySWOWV4G0KXxSLCzMsuCy6gP8K7RYKX5SmkCyl4JKgZ1hecMNQ+KJY&#10;nMCQy6LLPOwPC1+UppAspeCSoGd4rzBDXxSLCzPUXBZd12GG2hel0ZKlaC5JrDIs4UGG2hfF4gSG&#10;XBbs2/OgytoXpdGSpWguSawSLTH0RbE4gSGXpUqyKszQF6XBwxX2NiWXJK6VCk9h6WtiYGF+JRel&#10;UmXYTkpfkqaU7KTkgsSVFh7C0lfEwAR+XJIqS8Mb69IXpCklKym5HDHGK8yfr4eBhflVXJAqwxof&#10;8jOVr0dTSTZScTniUtoyVL4eBibw44JUubDaVb4eTSVZSMXliEs8CUETrnw9DEzgxwWpsKUJz5+v&#10;R1NJ9lFzOeIyFTaFta+HgYX51VyQiqKdkL61r0eD5TBsvzWXIy6lpbj29TAwgR8XpCrL8F6h9vVo&#10;4MgFflyOWGOmg/rWvh4GFuanEq5IVeV1cAJV4ivS4D6Bokq4JLHWgsbYv3vbYIOTSHJZkPCpBJK+&#10;LCAp2QlWDte1SVfEGluL4ESqxFfG4CSSXJsaiTiBpK8NSErGoqaxvM4Eb614LE84geQklq+TOrwi&#10;q0kwL0fzlGrzAz3yEOGZVL44MeEkklycWiHsCRm1Ur42jZIDesW1iXUirMtK+eIYnEByEtHXKfYi&#10;QZI8pFdiTI+UGZ/JohIiFcWDesJJJLk4dYY9fpikrw1yN6LhTOP6opSeSR7XE04iycWp8yy8x1Gp&#10;rw1IioYzDe2LQnCT2OO6OaccHeEEkpPQvkYKMTyTPLZXYnCvptF9gQAjbDiZL05MOInkxHA0tk9B&#10;uXl4r8T4Xk0D/ALaCCR9cWLCCSQnAX5dwgEGSfIIHwGTtOJMY3wxxFc8xiecRJIbDhxsIXhzHuUr&#10;McxHSOoeNbvkFEijhqeSx/mEk1hyy1GplHBSPNJHAC/N5TTWr7GhD7PksT7hBJaTWH/maIBH+0jV&#10;iCy5PHGNmFFgyWyHcBJLLs8cS77qiCG/ehPzi8cYyD26h+PKWQHyqA557aCFx/24UZrNaeRPp2bC&#10;dPLQ3wCF+dRcIrLwsJnz4F+J0T+y8GzkRm+Jpi+RBUo0uQnN0PQVwtmBaEHTHAB4JwJNngUwQIHm&#10;JA+Ql9j4B50mTwQoMROgpqkApUtpn86TAQYo0eQSIU8oiM7zAUpMCGDrx0XHxEvLZOkrhIMEAAWa&#10;k6xAXktBD08LKDEvoKaJARy7SX6TpwYMUKLJTahQiPuDovPsAMHC4aOa5gfkg1XFMwQGKNHkEs14&#10;zspXqFFimkBN8wQzPHmmYI7nJFcww5NnC5SYLlDTfMGM5+QZg4nnRAHCoztSb3fulH39ehiP2fEp&#10;aqkWJjFVEsduoCqHBptXnNo3psQBTQBFZ/ICGAshgcvxgH8eDKEIjLgSJ/NXm6Zg0cBNHcZ1OLyz&#10;gdeLWqcAiuCIepaQoQNKA182UgoqCI5IYEnrtL038GVDpY22gS8bKm15CY596hIytPc08GVDpU0g&#10;wbFzW9I67cYMfNlQ6SDEwJcNlXYnBMeOYgkZ2iUY+LKh6nGoWGGXtE6rJrWOlW4RfBwqVpwlcFpF&#10;qHV4/kXwcajwwIvg41DhCJfAybcRGfijRfBxqEgoLoGbNCE1T8m9ZTeMo6VE27IbxvFS0mvRDWfv&#10;hATUshvGMVMyaNENzkNRYmbZDW7QSJIsu8ENeqGbUs5PKSQPFvXgPJXCSf2iG5yvoqB62Q1u0Ihv&#10;l93gBr3QYSnnsRROeRf14HwWxV+LbnBeSy10WyjMseaGXfPCHtygF7ou5XyXWui8cIQ4UlrovpTz&#10;X2qhA1O0HzVOYKELU7QxNDcsdGLKeTHF3Zjdeoybph5lu9OC3X4VoWD3nqRob4/tifZa7mP0gtpS&#10;Uwu5G0sh6Zvn7uO26QzmRJsuiwDZ7GJaF8z+4GP1aCMe1AHc9WgbpQ2vaRPZMfsgOoC7WmBFsboF&#10;uspVB3BXC4Q7tSJkFDfPNanUuI3IEIbNI3OF+I56R3XnFSRFOQZ5ZUCoGEL4YJBno3UjcddxRJrC&#10;NoOsXJWqQ7jriCzdiC71rA7hriOyojMWajO7NqKKQnCDRCJvdj7r0ZVmKF2aRaaKsunUJkqI5pEZ&#10;pDHIAmvNXO9ZMtY+Z+XZgbgxu6sde5bTqQj1XuPkYbZNVOeMSCQ3ZpElHROizTzBozKPHP1Wnlx5&#10;QrJqVDNP4H1n20QFjO0dJ3+zyDxxveOoYx6JxO/YJmjM9Z6nYygBK7nSJj2WZpbItc62mY2OIcdb&#10;CvPInBI6NPMpTsVm28Qpx4jEocYsUlNm3bQJI51FlqlrE/nJWSRKOsY2z+uVey7d1T6feU2HtKb3&#10;8zLiEO7qkHR8bpB4AOZ6LxK4DoO85hl0QYdIps3z7sP16q629/LswWqcrs71flk6UKewEHlZZFyv&#10;6303bNHNzNLkJJDWJTsyh3INu6sd1ugXaXsxNyak2cw0ZXDks8B0tKNMnbd/rkN3tR1noxkBOD+d&#10;BaWYodD11dUs6r8KOZ0bN+nYYNCuweREztsH2nV4r0kM3f5p8/3Tfk8aDf3j/ft9H31s6dWhpH7/&#10;nVOewfYmc3Po6DY33ebdGft+h30h5L7bfMK7Hn1n3z/C+1L4sOv6X1bRC949ulsN//nQ9ttVtP/b&#10;Ae+q1DiMgoon80delHRi3fvf3PvftIc1mrpbnVbINNHH9yf7gtOHY//0uENPyuSeDt23eFnn4Yle&#10;BMHrMsOtZTX+gddl/kfvzWB/wd+bMc/pl35v5u2LRO6tGaQPxdeI+PPwq1+bQafGvi+vr2BRtTUW&#10;VHNP5zi29wkKztqvxJCTkZi7c3Pn05HxXSj5rRmVR2+ZYZN5bsq8MRNkBke+jBn8+Lm5OWZwOl6D&#10;QWYIKc5Nmddlgsze1thIB9y+BrG259uBOZtU2BQ4tn47a5PqGjrnDLPjJwBxLtXL8doagiFZH2LH&#10;lUACOyTqpK6GqtHC9LgMMSo0hJMuXwwDC9ObFNVkNV68eTt7lG65SGsKaoL0pgU1qRIKang9DcEE&#10;elwOlDNXIXrMJlI6jAnT41rEKGcSDgp5KY3BCQS5ICg3DMnL62hMGU2Q4LSMBg5P0JeX0RhcmOCk&#10;jAbFb3iz763CvIjG1NCEGXJB4lSjPtr4jakH5TU0Bicw5Kqg26AF8woaU0ATZsgVAUNU3IUZMhsx&#10;uDBDWtR95ycwpNzDxUpM9UyQ4bR6Rl42ePWMO8IavQw2Qb8fYUlnby5BvDA//P93hPXZiTn76EaU&#10;maMHLhT+jBDs893u/fPjn1xdiyjHFA622vPxD1KWNqRyyzKmxAU+7joGQPWYx841MjQuGrB5RY5E&#10;oS8cIAU2+pyPdgh3tW1WJdUNAZlS1DTXJlxyZRvFOjgfTV8mPL2cGrh+3dX2f4E6bdz3XyayQvSZ&#10;6PfjwH6PrBb+MkT4FwmgPo+szAPjRVbR6fUvHVLhNiAcf5sgOnTvd6hR2H7b993LbttuEILa7JZ3&#10;qw0OF/1kAXYF9MB6a2Uo9LrkcdxPRxx7+4sFEX24W9EpgHEXLgyD3TkIeZFzzE3myP7DGOibIPz0&#10;ev8K+7lEvovjcRigjcXxwcbh+GBjcHz4gvG3+RUL/NIHuGNRtr9KQj8l4v9txnX57ZR3/wUAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFJiyjPeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C&#10;/2EZwVu7SUxEYjalFPVUBFtBvG2z0yQ0Oxuy2yT9905P9jQ83uPN94rVbDsx4uBbRwriZQQCqXKm&#10;pVrB9/598QLCB01Gd45QwQU9rMr7u0Lnxk30heMu1IJLyOdaQRNCn0vpqwat9kvXI7F3dIPVgeVQ&#10;SzPoicttJ5MoepZWt8QfGt3jpsHqtDtbBR+TntZP8du4PR03l9999vmzjVGpx4d5/Qoi4Bz+w3DF&#10;Z3QomengzmS86FhnHFSw4HN1kySNQRwUpGkWgSwLeTug/AMAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCtQSRdIg4AAINFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBSYsoz3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHwQAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAhxEAAAAA&#10;">
                 <v:shape id="docshape2" o:spid="_x0000_s1027" style="position:absolute;left:4620;top:-4833;width:7620;height:4308;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7620,4308" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNoFVDwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#10;FIT3gu8QjuBOU12oVKOIoHVrr4LLY3P6o81JaaLWtzcXLtzlMDPfMKtNZ2rxotZVlhVMxhEI4szq&#10;igsF55/9aAHCeWSNtWVS8CEHm3W/t8JY2zef6JX6QgQIuxgVlN43sZQuK8mgG9uGOHi5bQ36INtC&#10;6hbfAW5qOY2imTRYcVgosaFdSdkjfRoFSXK4Jo/5/nZZdPnuMknP9/wTKTUcdNslCE+d/w//tY9a&#10;wRR+r4QbINdfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE2gVUPBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m7620,3135r-6979,l790,3140r72,4l1075,3166r70,10l1416,3224r67,16l1548,3255r132,33l1745,3308r65,16l1872,3346r65,19l2126,3430r250,91l3014,3771r404,151l3557,3970r144,46l3773,4040r72,21l3996,4104r77,20l4150,4145r79,19l4308,4181r82,19l4474,4217r84,15l4642,4248r86,12l4817,4275r89,12l4997,4296r91,12l6530,4251,7548,3912r72,-43l7620,3135xm7620,l,,,3173r168,-19l250,3147r79,-5l564,3135r7056,l7620,xe" fillcolor="#009cd9" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="7620,-1698;641,-1698;790,-1693;862,-1689;1075,-1667;1145,-1657;1416,-1609;1483,-1593;1548,-1578;1680,-1545;1745,-1525;1810,-1509;1872,-1487;1937,-1468;2126,-1403;2376,-1312;3014,-1062;3418,-911;3557,-863;3701,-817;3773,-793;3845,-772;3996,-729;4073,-709;4150,-688;4229,-669;4308,-652;4390,-633;4474,-616;4558,-601;4642,-585;4728,-573;4817,-558;4906,-546;4997,-537;5088,-525;6530,-582;7548,-921;7620,-964;7620,-1698;7620,-4833;0,-4833;0,-1660;168,-1679;250,-1686;329,-1691;564,-1698;7620,-1698;7620,-4833" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shape id="docshape3" o:spid="_x0000_s1028" style="position:absolute;left:14;top:-4833;width:12226;height:4704;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="12226,4704" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCo4P4vwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGLaKqCSDWK7Cp46KXqD3g0z7bYvNQk2u6/3wgLexxm5htmu+9NI97kfG1ZwXyWgCAu&#10;rK65VHC7nqZrED4ga2wsk4If8rDfDQdbTLXtOKf3JZQiQtinqKAKoU2l9EVFBv3MtsTRu1tnMETp&#10;SqkddhFuGrlIkpU0WHNcqLClr4qKx+VlFHw/j1kn0U3quz/Pr7TI8nyVKTUe9YcNiEB9+A//tc9a&#10;wRI+V+INkLtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKjg/i/BAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m12226,l,,,4196r526,208l1930,4704r2023,-86l6334,3663,8760,2564r2124,-408l12226,2139,12226,xe" fillcolor="#15406c" stroked="f">
                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="12226,-4833;0,-4833;0,-637;526,-429;1930,-129;3953,-215;6334,-1170;8760,-2269;10884,-2677;12226,-2694;12226,-4833" o:connectangles="0,0,0,0,0,0,0,0,0,0,0"/>
                 </v:shape>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="docshape4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:14;top:-4833;width:12226;height:4308;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4K6q0wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWMRqdFVRCwUhGKMB4/P7DNZzL6N2a3Gf98VCh6HmfmGmS87W4sbtd44VjAaJiCI&#10;C6cNlwoO+df7JwgfkDXWjknBgzwsF723Oaba3Tmj2z6UIkLYp6igCqFJpfRFRRb90DXE0Tu71mKI&#10;si2lbvEe4baWH0kykRYNx4UKG1pXVFz2v1bB6sjZxlx/TrvsnJk8nya8nVyUGvS71QxEoC68wv/t&#10;b61gDM8r8QbIxR8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOCuqtMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
                       <w:p w14:paraId="5999E31F" w14:textId="77777777" w:rsidR="00066C2B" w:rsidRDefault="00066C2B">
                         <w:pPr>
                           <w:spacing w:before="4"/>
                           <w:rPr>
                             <w:sz w:val="47"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="7FAAFA38" w14:textId="77777777" w:rsidR="00066C2B" w:rsidRDefault="00E11EB9">
                         <w:pPr>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="1754"/>
@@ -1897,109 +1920,123 @@
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-1"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>a b</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-1"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>i</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>l</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>i</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="3"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
-                          <w:t>t a t i</w:t>
-                        </w:r>
+                          <w:t xml:space="preserve">t a t </w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="40"/>
+                          </w:rPr>
+                          <w:t>i</w:t>
+                        </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="94"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>o</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="6"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
@@ -2042,58 +2079,60 @@
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="2"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>v</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-3"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>i</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>c</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="45"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
@@ -2222,58 +2261,60 @@
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-3"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>l</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-6"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>i</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-5"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>n</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="26"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
@@ -2547,58 +2588,60 @@
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-1"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>c</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="40"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>i</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="5"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>l</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t>f</w:t>
@@ -2676,58 +2719,60 @@
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>e</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t>B l</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
+                        <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>i</w:t>
                         </w:r>
+                        <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-2"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t>n</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="28"/>
                             <w:sz w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
@@ -2776,138 +2821,138 @@
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="00E11EB9">
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="72"/>
                           </w:rPr>
                           <w:t>Public</w:t>
                         </w:r>
                         <w:r w:rsidR="00E11EB9">
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:spacing w:val="-3"/>
                             <w:sz w:val="72"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="00E11EB9">
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="72"/>
                           </w:rPr>
                           <w:t>Forum</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="3F005F1C" w14:textId="6B47668E" w:rsidR="00C26DF9" w:rsidRPr="00C26DF9" w:rsidRDefault="00BE59F6">
+                      <w:p w14:paraId="3F005F1C" w14:textId="25B5575A" w:rsidR="00C26DF9" w:rsidRPr="00C26DF9" w:rsidRDefault="00BE59F6">
                         <w:pPr>
                           <w:spacing w:before="3"/>
                           <w:ind w:left="7547"/>
                           <w:rPr>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                           <w:t xml:space="preserve">     </w:t>
                         </w:r>
                         <w:r w:rsidR="003015BA">
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="009C4D16">
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                           <w:t xml:space="preserve">  </w:t>
                         </w:r>
-                        <w:r w:rsidR="00A605B4">
+                        <w:r w:rsidR="008133DC">
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
-                          <w:t>November</w:t>
+                          <w:t>February</w:t>
                         </w:r>
                         <w:r w:rsidR="007E555C">
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:r w:rsidR="003764BA">
+                        <w:r w:rsidR="008133DC">
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
-                          <w:t>13</w:t>
+                          <w:t>05</w:t>
                         </w:r>
                         <w:r w:rsidR="00C26DF9" w:rsidRPr="00A70841">
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>,</w:t>
                         </w:r>
                         <w:r w:rsidR="00C26DF9" w:rsidRPr="00C26DF9">
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="44"/>
                             <w:szCs w:val="44"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="009C4D16">
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
                           <w:t>202</w:t>
                         </w:r>
-                        <w:r w:rsidR="003764BA">
+                        <w:r w:rsidR="008133DC">
                           <w:rPr>
                             <w:color w:val="FFFFFF"/>
                             <w:sz w:val="40"/>
                             <w:szCs w:val="40"/>
                           </w:rPr>
-                          <w:t>5</w:t>
+                          <w:t>6</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0316C2E9" w14:textId="77777777" w:rsidR="00066C2B" w:rsidRDefault="00066C2B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B4015A6" w14:textId="77777777" w:rsidR="00066C2B" w:rsidRDefault="00066C2B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
@@ -3271,239 +3316,267 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="112D51"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">      Jefferson City, MO </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5926FF" w14:textId="77777777" w:rsidR="00A943C3" w:rsidRDefault="00A943C3" w:rsidP="009C4D16">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:ind w:left="3600" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="112D51"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C5D1E73" w14:textId="59419D37" w:rsidR="00253965" w:rsidRPr="00166690" w:rsidRDefault="009C4D16" w:rsidP="00A943C3">
+    <w:p w14:paraId="5C5D1E73" w14:textId="59419D37" w:rsidR="00253965" w:rsidRPr="00777758" w:rsidRDefault="009C4D16" w:rsidP="00A943C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:rPr>
-          <w:color w:val="112D51"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="112D51"/>
+      <w:r w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>WebEx</w:t>
       </w:r>
-      <w:r w:rsidR="00520952" w:rsidRPr="00166690">
-[...1 lines deleted...]
-          <w:color w:val="112D51"/>
+      <w:r w:rsidR="00520952" w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> information:</w:t>
       </w:r>
-      <w:r w:rsidR="00253965">
-[...1 lines deleted...]
-          <w:color w:val="112D51"/>
+      <w:r w:rsidR="00253965" w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-650-479-3207</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2696EA2E" w14:textId="517073D0" w:rsidR="00A943C3" w:rsidRPr="00A943C3" w:rsidRDefault="00A943C3" w:rsidP="00A943C3">
+    <w:p w14:paraId="2696EA2E" w14:textId="70721497" w:rsidR="00A943C3" w:rsidRPr="00777758" w:rsidRDefault="00A943C3" w:rsidP="00A943C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:rPr>
-          <w:color w:val="575757"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A943C3">
-[...1 lines deleted...]
-          <w:color w:val="575757"/>
+      <w:r w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Meeting number (access code): 2</w:t>
       </w:r>
-      <w:r w:rsidR="003764BA">
-[...1 lines deleted...]
-          <w:color w:val="575757"/>
+      <w:r w:rsidR="003764BA" w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A943C3">
-[...1 lines deleted...]
-          <w:color w:val="575757"/>
+      <w:r w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">63 </w:t>
-[...3 lines deleted...]
-          <w:color w:val="575757"/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00777758" w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">999 </w:t>
-[...3 lines deleted...]
-          <w:color w:val="575757"/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>104</w:t>
-[...3 lines deleted...]
-          <w:color w:val="575757"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00777758" w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>345</w:t>
+      </w:r>
+      <w:r w:rsidR="003764BA" w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00777758" w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>9296</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7B5041" w14:textId="11498377" w:rsidR="0038655C" w:rsidRDefault="00A943C3" w:rsidP="00A943C3">
+    <w:p w14:paraId="4D7B5041" w14:textId="11498377" w:rsidR="0038655C" w:rsidRPr="00777758" w:rsidRDefault="00A943C3" w:rsidP="00A943C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:rPr>
-          <w:color w:val="575757"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A943C3">
-[...1 lines deleted...]
-          <w:color w:val="575757"/>
+      <w:r w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Meeting password: </w:t>
       </w:r>
-      <w:r w:rsidR="009D70AE">
-[...1 lines deleted...]
-          <w:color w:val="575757"/>
+      <w:r w:rsidR="009D70AE" w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>SRC202</w:t>
       </w:r>
-      <w:r w:rsidR="00094532">
-[...1 lines deleted...]
-          <w:color w:val="575757"/>
+      <w:r w:rsidR="00094532" w:rsidRPr="00777758">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0674FE44" w14:textId="77777777" w:rsidR="00A943C3" w:rsidRPr="00166690" w:rsidRDefault="00A943C3" w:rsidP="00A943C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="575757"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EC2B458" w14:textId="3C760C9E" w:rsidR="0038655C" w:rsidRDefault="0038655C" w:rsidP="00A943C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="575757"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="575757"/>
         </w:rPr>
         <w:t>You may also join by computer or mobile device using this link:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8D4891" w14:textId="77777777" w:rsidR="002C3CE2" w:rsidRPr="00166690" w:rsidRDefault="002C3CE2" w:rsidP="00A943C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="575757"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61A54FD8" w14:textId="77777777" w:rsidR="003764BA" w:rsidRDefault="00D9441E" w:rsidP="003764BA">
+    <w:p w14:paraId="463DB7F4" w14:textId="77777777" w:rsidR="00777758" w:rsidRDefault="00777758" w:rsidP="00777758">
       <w:pPr>
         <w:framePr w:hSpace="45" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:y="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="003764BA">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="005E7D"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>https://stateofmo.webex.com/stateofmo/j.php?MTID=mb2b47eb50daf1bf6f3b88c0de755eaac</w:t>
+          <w:t>https://stateofmo.webex.com/stateofmo/j.php?MTID=m4d152b6258c955311db967025b499903</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003764BA">
-[...1 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A54FD8" w14:textId="0F51EF94" w:rsidR="003764BA" w:rsidRDefault="003764BA" w:rsidP="003764BA">
+      <w:pPr>
+        <w:framePr w:hSpace="45" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:y="1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="14C85AB4" w14:textId="191ED9F0" w:rsidR="00A943C3" w:rsidRPr="00A943C3" w:rsidRDefault="00A943C3" w:rsidP="00A943C3">
       <w:pPr>
         <w:framePr w:hSpace="45" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:y="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EAF03BD" w14:textId="77777777" w:rsidR="00066C2B" w:rsidRPr="00185D7B" w:rsidRDefault="00E11EB9" w:rsidP="00A943C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="142" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="1696" w:right="1101"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00185D7B">
         <w:rPr>
           <w:b/>
           <w:color w:val="575757"/>
         </w:rPr>
         <w:t xml:space="preserve">Conference call participants: </w:t>
@@ -3643,172 +3716,156 @@
         <w:t>comments</w:t>
       </w:r>
       <w:r w:rsidRPr="00185D7B">
         <w:rPr>
           <w:color w:val="575757"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00185D7B">
         <w:rPr>
           <w:color w:val="575757"/>
         </w:rPr>
         <w:t>and questions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2F63DD" w14:textId="77777777" w:rsidR="00066C2B" w:rsidRDefault="00066C2B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C421C9" w14:textId="669FB0E3" w:rsidR="00DE6D0F" w:rsidRPr="003764BA" w:rsidRDefault="00D9441E" w:rsidP="00185D7B">
+    <w:p w14:paraId="5E22A46F" w14:textId="3E6CA6BD" w:rsidR="00066C2B" w:rsidRPr="00583966" w:rsidRDefault="00583966" w:rsidP="00185D7B">
       <w:pPr>
         <w:ind w:left="1696" w:right="1175" w:firstLine="5"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00583966">
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Executive Director, ILRC</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>Guest Speaker</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003764BA">
+        <w:t>: Representative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00583966">
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Speaker: </w:t>
-[...8 lines deleted...]
-        <w:t>Susan Roemer</w:t>
+        <w:t xml:space="preserve"> from Wolfner Library</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="720B2D62" w14:textId="77777777" w:rsidR="00066C2B" w:rsidRPr="00124150" w:rsidRDefault="00124150" w:rsidP="00124150">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8328"/>
         </w:tabs>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D8FA7E" w14:textId="0E254255" w:rsidR="00166690" w:rsidRPr="00185D7B" w:rsidRDefault="00876BFF" w:rsidP="00F23427">
+    <w:p w14:paraId="31D8FA7E" w14:textId="6411F4C8" w:rsidR="00166690" w:rsidRPr="00185D7B" w:rsidRDefault="008133DC" w:rsidP="00F23427">
       <w:pPr>
         <w:spacing w:before="1" w:line="225" w:lineRule="auto"/>
         <w:ind w:left="4416" w:right="4172"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>November</w:t>
+        <w:t>February</w:t>
       </w:r>
       <w:r w:rsidR="000103A2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003764BA">
+      <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>13</w:t>
+        <w:t>05</w:t>
       </w:r>
       <w:r w:rsidR="006523A9">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="003764BA">
+      <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0E9135" w14:textId="77777777" w:rsidR="00F23427" w:rsidRPr="00185D7B" w:rsidRDefault="00ED71E4" w:rsidP="00166690">
       <w:pPr>
         <w:spacing w:before="1" w:line="225" w:lineRule="auto"/>
         <w:ind w:left="4416" w:right="4172"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00185D7B">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6:00 p</w:t>
       </w:r>
       <w:r w:rsidR="00E11EB9" w:rsidRPr="00185D7B">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
@@ -4018,51 +4075,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00185D7B">
         <w:rPr>
           <w:b/>
           <w:color w:val="575757"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>592-6004</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D47125" w14:textId="77777777" w:rsidR="00066C2B" w:rsidRPr="00124150" w:rsidRDefault="00066C2B" w:rsidP="00124150">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08054C5F" w14:textId="20CFB6CF" w:rsidR="00124150" w:rsidRPr="00955977" w:rsidRDefault="00E11EB9" w:rsidP="006523A9">
+    <w:p w14:paraId="08054C5F" w14:textId="57173906" w:rsidR="00124150" w:rsidRPr="00955977" w:rsidRDefault="00E11EB9" w:rsidP="006523A9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="235" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="953"/>
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="575757"/>
         </w:rPr>
         <w:t>Business</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="575757"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4075,67 +4132,85 @@
         <w:rPr>
           <w:b/>
           <w:color w:val="575757"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00665106" w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>Fri</w:t>
       </w:r>
       <w:r w:rsidR="000103A2" w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>day</w:t>
       </w:r>
       <w:r w:rsidR="006523A9" w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00665106" w:rsidRPr="00955977">
-[...3 lines deleted...]
-        <w:t>November</w:t>
+      <w:r w:rsidR="008133DC">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t>February</w:t>
       </w:r>
       <w:r w:rsidR="000103A2" w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="008133DC">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t>06</w:t>
+      </w:r>
       <w:r w:rsidR="003764BA" w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
-        <w:t>14, 2025,</w:t>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008133DC">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003764BA" w:rsidRPr="00955977">
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006523A9" w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166690" w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>8:30</w:t>
       </w:r>
       <w:r w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>am to</w:t>
       </w:r>
       <w:r w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4475,51 +4550,51 @@
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="719" w:right="892"/>
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="575757"/>
         </w:rPr>
         <w:t xml:space="preserve">Comments: </w:t>
       </w:r>
       <w:r w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>You may submit written comments to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="575757"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="009D70AE" w:rsidRPr="0069472F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>jay.hanlin@dss.mo.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000103A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t xml:space="preserve">or mail them to </w:t>
       </w:r>
       <w:r w:rsidR="009D70AE" w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>Jay Hanlin</w:t>
       </w:r>
       <w:r w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -4607,190 +4682,195 @@
       <w:r w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00955977">
         <w:rPr>
           <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:t>65102-2320.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00066C2B" w:rsidRPr="00955977">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="20" w:right="0" w:bottom="280" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00066C2B"/>
     <w:rsid w:val="000103A2"/>
     <w:rsid w:val="00066C2B"/>
     <w:rsid w:val="00094532"/>
     <w:rsid w:val="00124150"/>
     <w:rsid w:val="00130069"/>
     <w:rsid w:val="0014059F"/>
     <w:rsid w:val="00166690"/>
     <w:rsid w:val="00185D7B"/>
     <w:rsid w:val="00253965"/>
     <w:rsid w:val="00271185"/>
     <w:rsid w:val="002C3CE2"/>
     <w:rsid w:val="003015BA"/>
     <w:rsid w:val="003764BA"/>
     <w:rsid w:val="0038655C"/>
     <w:rsid w:val="00452118"/>
     <w:rsid w:val="00452544"/>
+    <w:rsid w:val="00457663"/>
     <w:rsid w:val="00520952"/>
     <w:rsid w:val="00547083"/>
     <w:rsid w:val="00570B9A"/>
+    <w:rsid w:val="00583966"/>
     <w:rsid w:val="005E6435"/>
     <w:rsid w:val="005E6D2B"/>
     <w:rsid w:val="006523A9"/>
     <w:rsid w:val="00665106"/>
+    <w:rsid w:val="00777758"/>
     <w:rsid w:val="00797414"/>
     <w:rsid w:val="007C4C9A"/>
     <w:rsid w:val="007E555C"/>
+    <w:rsid w:val="008133DC"/>
     <w:rsid w:val="008735BF"/>
     <w:rsid w:val="00876BFF"/>
     <w:rsid w:val="00955977"/>
     <w:rsid w:val="009C4D16"/>
     <w:rsid w:val="009D70AE"/>
     <w:rsid w:val="00A21932"/>
     <w:rsid w:val="00A605B4"/>
     <w:rsid w:val="00A70841"/>
     <w:rsid w:val="00A943C3"/>
     <w:rsid w:val="00B20229"/>
     <w:rsid w:val="00BE59F6"/>
     <w:rsid w:val="00BF442A"/>
     <w:rsid w:val="00C26DF9"/>
     <w:rsid w:val="00C36BF0"/>
     <w:rsid w:val="00C63B4A"/>
     <w:rsid w:val="00C7615A"/>
     <w:rsid w:val="00D702A6"/>
     <w:rsid w:val="00D9441E"/>
     <w:rsid w:val="00DA20A2"/>
     <w:rsid w:val="00DE63B5"/>
     <w:rsid w:val="00DE6D0F"/>
     <w:rsid w:val="00E11EB9"/>
     <w:rsid w:val="00E16FA1"/>
     <w:rsid w:val="00E34BBF"/>
     <w:rsid w:val="00E638BB"/>
+    <w:rsid w:val="00E868AC"/>
     <w:rsid w:val="00ED71E4"/>
     <w:rsid w:val="00F02B89"/>
     <w:rsid w:val="00F12337"/>
     <w:rsid w:val="00F1671C"/>
     <w:rsid w:val="00F23427"/>
     <w:rsid w:val="00F47981"/>
     <w:rsid w:val="00F96775"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="644999CF"/>
   <w15:docId w15:val="{5702EAB8-7850-4CF0-8886-676663E9634D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5286,51 +5366,51 @@
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006523A9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A943C3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="92481270">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="222638620">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5457,56 +5537,69 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1587304741">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1906644012">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jay.hanlin@dss.mo.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateofmo.webex.com/stateofmo/j.php?MTID=mb2b47eb50daf1bf6f3b88c0de755eaac" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jay.hanlin@dss.mo.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stateofmo.webex.com/stateofmo/j.php?MTID=m4d152b6258c955311db967025b499903" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5748,80 +5841,96 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FF47B42-ABFF-4454-8339-A81AD4F87C5F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>231</Words>
-  <Characters>1322</Characters>
+  <Words>232</Words>
+  <Characters>1326</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>2-21-19 Public Forum- PDF</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Missouri</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1550</CharactersWithSpaces>
+  <CharactersWithSpaces>1555</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2-21-19 Public Forum- PDF</dc:title>
   <dc:creator>cole36s</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-01-16T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PDFCreator 3.1.2.10844</vt:lpwstr>