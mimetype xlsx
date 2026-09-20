--- v0 (2026-08-26)
+++ v1 (2026-09-20)
@@ -1,178 +1,191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileSharing readOnlyRecommended="1"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\E&amp;T Invoices\Templates\S&amp;F FY27 Templates\SkillUp FNA\50-50\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\OLVE4HJ\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9D98F46E-ADC8-4405-8ED0-205CCBED0BE9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C46C83B-1C76-451D-A9FC-8B7B15541FC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="b5dPt42McjlMVquZJEFVpWQ3e77bIKMg8xjiPTcFbrJiBYeidy1FsHWowQKqItzI9T0c1uLc4nZgigjxD1HS8Q==" workbookSaltValue="BUX0RRRbfrYk5jIOhWkhjQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-30" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Participant Report " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Monthly Participant Report '!$A$1:$J$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Monthly Participant Report '!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I42" i="1" l="1"/>
-  <c r="E4" i="1"/>
+  <c r="E4" i="1" l="1"/>
+  <c r="E41" i="1"/>
+  <c r="E48" i="1"/>
+  <c r="E18" i="1"/>
+  <c r="E19" i="1"/>
+  <c r="E20" i="1"/>
+  <c r="E21" i="1"/>
+  <c r="E22" i="1"/>
+  <c r="E23" i="1"/>
+  <c r="E24" i="1"/>
+  <c r="I51" i="1"/>
   <c r="E5" i="1"/>
   <c r="E6" i="1"/>
   <c r="E7" i="1"/>
   <c r="E8" i="1"/>
   <c r="E9" i="1"/>
   <c r="E10" i="1"/>
   <c r="E11" i="1"/>
   <c r="E12" i="1"/>
   <c r="E13" i="1"/>
   <c r="E14" i="1"/>
   <c r="E15" i="1"/>
   <c r="E16" i="1"/>
   <c r="E17" i="1"/>
-  <c r="E18" i="1"/>
-[...5 lines deleted...]
-  <c r="E24" i="1"/>
   <c r="E25" i="1"/>
   <c r="E26" i="1"/>
   <c r="E27" i="1"/>
   <c r="E28" i="1"/>
   <c r="E29" i="1"/>
   <c r="E30" i="1"/>
   <c r="E31" i="1"/>
   <c r="E32" i="1"/>
   <c r="E33" i="1"/>
   <c r="E34" i="1"/>
   <c r="E35" i="1"/>
   <c r="E36" i="1"/>
   <c r="E37" i="1"/>
   <c r="E38" i="1"/>
   <c r="E39" i="1"/>
   <c r="E40" i="1"/>
-  <c r="E41" i="1"/>
-[...2 lines deleted...]
-  <c r="F42" i="1"/>
+  <c r="E42" i="1"/>
+  <c r="E43" i="1"/>
+  <c r="E44" i="1"/>
+  <c r="E45" i="1"/>
+  <c r="E46" i="1"/>
+  <c r="E47" i="1"/>
+  <c r="E49" i="1"/>
+  <c r="E50" i="1"/>
+  <c r="G51" i="1" l="1"/>
+  <c r="H51" i="1"/>
+  <c r="F51" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <t>Participant DCN</t>
   </si>
   <si>
     <t xml:space="preserve"> Last Name </t>
   </si>
   <si>
     <t xml:space="preserve">First Name </t>
   </si>
   <si>
     <t xml:space="preserve">TRE Payments </t>
   </si>
   <si>
     <t xml:space="preserve">WRE Payments </t>
   </si>
   <si>
     <t xml:space="preserve">Tuition Payments </t>
   </si>
   <si>
     <t xml:space="preserve">Date of Birth </t>
   </si>
   <si>
     <t xml:space="preserve">Age </t>
   </si>
   <si>
     <t>{Provider Name} &amp; {Month of Service}</t>
   </si>
   <si>
     <t>If a vendor provides any “personal information” as defined in §105.1500, RSMo concerning an entity exempt from federal income tax under Section 501(c) of the Internal Revenue Code of 1986, as amended, the vendor understands and agrees that it is voluntarily choosing to seek a state contract and  providing such information for that purpose.  The state will treat such personal information in accord with §105.1500, RSMo</t>
   </si>
   <si>
     <t>Participant Incentives</t>
   </si>
   <si>
     <t>FNA 50/50 Funding</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="[$-F400]h:mm:ss\ AM/PM"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Baskerville Old Face"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -210,51 +223,51 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.24994659260841701"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="double">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -284,63 +297,50 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="double">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -412,147 +412,133 @@
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1" diagonalDown="1">
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="44" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="13">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
@@ -580,285 +566,294 @@
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right/>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
-[...38 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="double">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF92D050"/>
         <name val="Baskerville Old Face"/>
         <scheme val="none"/>
       </font>
       <fill>
@@ -876,51 +871,51 @@
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF8A0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A3:I41" totalsRowShown="0" headerRowDxfId="12" dataDxfId="10" headerRowBorderDxfId="11" tableBorderDxfId="9">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A3:I50" totalsRowShown="0" headerRowDxfId="12" dataDxfId="10" headerRowBorderDxfId="11" tableBorderDxfId="9">
   <tableColumns count="9">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Participant DCN" dataDxfId="8"/>
     <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name=" Last Name " dataDxfId="7"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="First Name " dataDxfId="6"/>
     <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Date of Birth " dataDxfId="5"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Age " dataDxfId="4">
       <calculatedColumnFormula>DATEDIF(D4,NOW(),"y")</calculatedColumnFormula>
     </tableColumn>
     <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="TRE Payments " dataDxfId="3"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="WRE Payments " dataDxfId="2"/>
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Tuition Payments " dataDxfId="1"/>
     <tableColumn id="9" xr3:uid="{8ABC0763-EB5F-4187-8A8D-45E9CF7623FE}" name="Participant Incentives" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1164,1032 +1159,1228 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I45"/>
+  <dimension ref="A1:I54"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="85" workbookViewId="0">
+      <selection activeCell="L20" sqref="L20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="18.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="1" customWidth="1"/>
     <col min="2" max="5" width="26.28515625" style="1" customWidth="1"/>
     <col min="6" max="7" width="27.85546875" style="1" customWidth="1"/>
     <col min="8" max="9" width="26.5703125" style="1" customWidth="1"/>
     <col min="10" max="16384" width="18.5703125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="29"/>
-[...6 lines deleted...]
-      <c r="I1" s="29"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
     </row>
     <row r="2" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="30"/>
-[...6 lines deleted...]
-      <c r="I2" s="30"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+      <c r="I2" s="26"/>
     </row>
     <row r="3" spans="1:9" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="25" t="s">
+      <c r="A3" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="25" t="s">
+      <c r="C3" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="25" t="s">
+      <c r="D3" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="25" t="s">
+      <c r="E3" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="F3" s="25" t="s">
+      <c r="F3" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="25" t="s">
+      <c r="G3" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="25" t="s">
+      <c r="H3" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="25" t="s">
+      <c r="I3" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="10"/>
-[...16 lines deleted...]
-      <c r="I4" s="20">
+      <c r="A4" s="19"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="5">
+        <f ca="1">DATEDIF(D4,NOW(),"y")</f>
+        <v>126</v>
+      </c>
+      <c r="F4" s="12">
+        <v>0</v>
+      </c>
+      <c r="G4" s="12">
+        <v>0</v>
+      </c>
+      <c r="H4" s="13">
+        <v>0</v>
+      </c>
+      <c r="I4" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A5" s="13"/>
-[...16 lines deleted...]
-      <c r="I5" s="22">
+      <c r="A5" s="20"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="7">
+        <f t="shared" ref="E5:E50" ca="1" si="0">DATEDIF(D5,NOW(),"y")</f>
+        <v>126</v>
+      </c>
+      <c r="F5" s="12">
+        <v>0</v>
+      </c>
+      <c r="G5" s="12">
+        <v>0</v>
+      </c>
+      <c r="H5" s="13">
+        <v>0</v>
+      </c>
+      <c r="I5" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A6" s="13"/>
-[...16 lines deleted...]
-      <c r="I6" s="22">
+      <c r="A6" s="20"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F6" s="12">
+        <v>0</v>
+      </c>
+      <c r="G6" s="12">
+        <v>0</v>
+      </c>
+      <c r="H6" s="13">
+        <v>0</v>
+      </c>
+      <c r="I6" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A7" s="13"/>
-[...16 lines deleted...]
-      <c r="I7" s="22">
+      <c r="A7" s="20"/>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F7" s="12">
+        <v>0</v>
+      </c>
+      <c r="G7" s="12">
+        <v>0</v>
+      </c>
+      <c r="H7" s="13">
+        <v>0</v>
+      </c>
+      <c r="I7" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A8" s="13"/>
-[...16 lines deleted...]
-      <c r="I8" s="22">
+      <c r="A8" s="20"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F8" s="12">
+        <v>0</v>
+      </c>
+      <c r="G8" s="12">
+        <v>0</v>
+      </c>
+      <c r="H8" s="13">
+        <v>0</v>
+      </c>
+      <c r="I8" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A9" s="13"/>
-[...16 lines deleted...]
-      <c r="I9" s="22">
+      <c r="A9" s="20"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F9" s="12">
+        <v>0</v>
+      </c>
+      <c r="G9" s="12">
+        <v>0</v>
+      </c>
+      <c r="H9" s="13">
+        <v>0</v>
+      </c>
+      <c r="I9" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A10" s="13"/>
-[...16 lines deleted...]
-      <c r="I10" s="22">
+      <c r="A10" s="20"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F10" s="12">
+        <v>0</v>
+      </c>
+      <c r="G10" s="12">
+        <v>0</v>
+      </c>
+      <c r="H10" s="13">
+        <v>0</v>
+      </c>
+      <c r="I10" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A11" s="13"/>
-[...16 lines deleted...]
-      <c r="I11" s="22">
+      <c r="A11" s="20"/>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F11" s="12">
+        <v>0</v>
+      </c>
+      <c r="G11" s="12">
+        <v>0</v>
+      </c>
+      <c r="H11" s="13">
+        <v>0</v>
+      </c>
+      <c r="I11" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A12" s="13"/>
-[...16 lines deleted...]
-      <c r="I12" s="22">
+      <c r="A12" s="20"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F12" s="12">
+        <v>0</v>
+      </c>
+      <c r="G12" s="12">
+        <v>0</v>
+      </c>
+      <c r="H12" s="13">
+        <v>0</v>
+      </c>
+      <c r="I12" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A13" s="13"/>
-[...16 lines deleted...]
-      <c r="I13" s="22">
+      <c r="A13" s="20"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F13" s="12">
+        <v>0</v>
+      </c>
+      <c r="G13" s="12">
+        <v>0</v>
+      </c>
+      <c r="H13" s="13">
+        <v>0</v>
+      </c>
+      <c r="I13" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A14" s="13"/>
-[...16 lines deleted...]
-      <c r="I14" s="22">
+      <c r="A14" s="20"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F14" s="12">
+        <v>0</v>
+      </c>
+      <c r="G14" s="12">
+        <v>0</v>
+      </c>
+      <c r="H14" s="13">
+        <v>0</v>
+      </c>
+      <c r="I14" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A15" s="13"/>
-[...16 lines deleted...]
-      <c r="I15" s="22">
+      <c r="A15" s="20"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F15" s="12">
+        <v>0</v>
+      </c>
+      <c r="G15" s="12">
+        <v>0</v>
+      </c>
+      <c r="H15" s="13">
+        <v>0</v>
+      </c>
+      <c r="I15" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A16" s="13"/>
-[...16 lines deleted...]
-      <c r="I16" s="22">
+      <c r="A16" s="20"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F16" s="12">
+        <v>0</v>
+      </c>
+      <c r="G16" s="12">
+        <v>0</v>
+      </c>
+      <c r="H16" s="13">
+        <v>0</v>
+      </c>
+      <c r="I16" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A17" s="13"/>
-[...16 lines deleted...]
-      <c r="I17" s="22">
+      <c r="A17" s="20"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F17" s="12">
+        <v>0</v>
+      </c>
+      <c r="G17" s="12">
+        <v>0</v>
+      </c>
+      <c r="H17" s="13">
+        <v>0</v>
+      </c>
+      <c r="I17" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A18" s="13"/>
-[...16 lines deleted...]
-      <c r="I18" s="22">
+      <c r="A18" s="20"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="7">
+        <f t="shared" ref="E18:E24" ca="1" si="1">DATEDIF(D18,NOW(),"y")</f>
+        <v>126</v>
+      </c>
+      <c r="F18" s="12">
+        <v>0</v>
+      </c>
+      <c r="G18" s="12">
+        <v>0</v>
+      </c>
+      <c r="H18" s="13">
+        <v>0</v>
+      </c>
+      <c r="I18" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A19" s="13"/>
-[...16 lines deleted...]
-      <c r="I19" s="22">
+      <c r="A19" s="20"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="7">
+        <f t="shared" ca="1" si="1"/>
+        <v>126</v>
+      </c>
+      <c r="F19" s="12">
+        <v>0</v>
+      </c>
+      <c r="G19" s="12">
+        <v>0</v>
+      </c>
+      <c r="H19" s="13">
+        <v>0</v>
+      </c>
+      <c r="I19" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A20" s="13"/>
-[...16 lines deleted...]
-      <c r="I20" s="22">
+      <c r="A20" s="20"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="7">
+        <f t="shared" ca="1" si="1"/>
+        <v>126</v>
+      </c>
+      <c r="F20" s="12">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12">
+        <v>0</v>
+      </c>
+      <c r="H20" s="13">
+        <v>0</v>
+      </c>
+      <c r="I20" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A21" s="13"/>
-[...16 lines deleted...]
-      <c r="I21" s="22">
+      <c r="A21" s="20"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="7">
+        <f t="shared" ca="1" si="1"/>
+        <v>126</v>
+      </c>
+      <c r="F21" s="12">
+        <v>0</v>
+      </c>
+      <c r="G21" s="12">
+        <v>0</v>
+      </c>
+      <c r="H21" s="13">
+        <v>0</v>
+      </c>
+      <c r="I21" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A22" s="13"/>
-[...16 lines deleted...]
-      <c r="I22" s="22">
+      <c r="A22" s="20"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="7">
+        <f t="shared" ca="1" si="1"/>
+        <v>126</v>
+      </c>
+      <c r="F22" s="12">
+        <v>0</v>
+      </c>
+      <c r="G22" s="12">
+        <v>0</v>
+      </c>
+      <c r="H22" s="13">
+        <v>0</v>
+      </c>
+      <c r="I22" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A23" s="13"/>
-[...16 lines deleted...]
-      <c r="I23" s="22">
+      <c r="A23" s="20"/>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="7">
+        <f t="shared" ca="1" si="1"/>
+        <v>126</v>
+      </c>
+      <c r="F23" s="12">
+        <v>0</v>
+      </c>
+      <c r="G23" s="12">
+        <v>0</v>
+      </c>
+      <c r="H23" s="13">
+        <v>0</v>
+      </c>
+      <c r="I23" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A24" s="13"/>
-[...16 lines deleted...]
-      <c r="I24" s="22">
+      <c r="A24" s="20"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="7">
+        <f t="shared" ca="1" si="1"/>
+        <v>126</v>
+      </c>
+      <c r="F24" s="12">
+        <v>0</v>
+      </c>
+      <c r="G24" s="12">
+        <v>0</v>
+      </c>
+      <c r="H24" s="13">
+        <v>0</v>
+      </c>
+      <c r="I24" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A25" s="13"/>
-[...16 lines deleted...]
-      <c r="I25" s="22">
+      <c r="A25" s="20"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F25" s="12">
+        <v>0</v>
+      </c>
+      <c r="G25" s="12">
+        <v>0</v>
+      </c>
+      <c r="H25" s="13">
+        <v>0</v>
+      </c>
+      <c r="I25" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A26" s="13"/>
-[...16 lines deleted...]
-      <c r="I26" s="22">
+      <c r="A26" s="20"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F26" s="12">
+        <v>0</v>
+      </c>
+      <c r="G26" s="12">
+        <v>0</v>
+      </c>
+      <c r="H26" s="13">
+        <v>0</v>
+      </c>
+      <c r="I26" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A27" s="13"/>
-[...16 lines deleted...]
-      <c r="I27" s="22">
+      <c r="A27" s="20"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F27" s="12">
+        <v>0</v>
+      </c>
+      <c r="G27" s="12">
+        <v>0</v>
+      </c>
+      <c r="H27" s="13">
+        <v>0</v>
+      </c>
+      <c r="I27" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A28" s="13"/>
-[...16 lines deleted...]
-      <c r="I28" s="22">
+      <c r="A28" s="20"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F28" s="12">
+        <v>0</v>
+      </c>
+      <c r="G28" s="12">
+        <v>0</v>
+      </c>
+      <c r="H28" s="13">
+        <v>0</v>
+      </c>
+      <c r="I28" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A29" s="13"/>
-[...16 lines deleted...]
-      <c r="I29" s="22">
+      <c r="A29" s="20"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F29" s="12">
+        <v>0</v>
+      </c>
+      <c r="G29" s="12">
+        <v>0</v>
+      </c>
+      <c r="H29" s="13">
+        <v>0</v>
+      </c>
+      <c r="I29" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A30" s="13"/>
-[...16 lines deleted...]
-      <c r="I30" s="22">
+      <c r="A30" s="20"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F30" s="12">
+        <v>0</v>
+      </c>
+      <c r="G30" s="12">
+        <v>0</v>
+      </c>
+      <c r="H30" s="13">
+        <v>0</v>
+      </c>
+      <c r="I30" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A31" s="13"/>
-[...16 lines deleted...]
-      <c r="I31" s="22">
+      <c r="A31" s="20"/>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F31" s="12">
+        <v>0</v>
+      </c>
+      <c r="G31" s="12">
+        <v>0</v>
+      </c>
+      <c r="H31" s="13">
+        <v>0</v>
+      </c>
+      <c r="I31" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A32" s="13"/>
-[...16 lines deleted...]
-      <c r="I32" s="22">
+      <c r="A32" s="20"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F32" s="12">
+        <v>0</v>
+      </c>
+      <c r="G32" s="12">
+        <v>0</v>
+      </c>
+      <c r="H32" s="13">
+        <v>0</v>
+      </c>
+      <c r="I32" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A33" s="13"/>
-[...16 lines deleted...]
-      <c r="I33" s="22">
+      <c r="A33" s="20"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F33" s="12">
+        <v>0</v>
+      </c>
+      <c r="G33" s="12">
+        <v>0</v>
+      </c>
+      <c r="H33" s="13">
+        <v>0</v>
+      </c>
+      <c r="I33" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A34" s="13"/>
-[...16 lines deleted...]
-      <c r="I34" s="22">
+      <c r="A34" s="20"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F34" s="12">
+        <v>0</v>
+      </c>
+      <c r="G34" s="12">
+        <v>0</v>
+      </c>
+      <c r="H34" s="13">
+        <v>0</v>
+      </c>
+      <c r="I34" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A35" s="13"/>
-[...16 lines deleted...]
-      <c r="I35" s="22">
+      <c r="A35" s="20"/>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F35" s="12">
+        <v>0</v>
+      </c>
+      <c r="G35" s="12">
+        <v>0</v>
+      </c>
+      <c r="H35" s="13">
+        <v>0</v>
+      </c>
+      <c r="I35" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A36" s="13"/>
-[...16 lines deleted...]
-      <c r="I36" s="22">
+      <c r="A36" s="20"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="8"/>
+      <c r="E36" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F36" s="12">
+        <v>0</v>
+      </c>
+      <c r="G36" s="12">
+        <v>0</v>
+      </c>
+      <c r="H36" s="13">
+        <v>0</v>
+      </c>
+      <c r="I36" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A37" s="13"/>
-[...16 lines deleted...]
-      <c r="I37" s="22">
+      <c r="A37" s="20"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="8"/>
+      <c r="E37" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F37" s="12">
+        <v>0</v>
+      </c>
+      <c r="G37" s="12">
+        <v>0</v>
+      </c>
+      <c r="H37" s="13">
+        <v>0</v>
+      </c>
+      <c r="I37" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A38" s="13"/>
-[...16 lines deleted...]
-      <c r="I38" s="22">
+      <c r="A38" s="20"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F38" s="12">
+        <v>0</v>
+      </c>
+      <c r="G38" s="12">
+        <v>0</v>
+      </c>
+      <c r="H38" s="13">
+        <v>0</v>
+      </c>
+      <c r="I38" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A39" s="13"/>
-[...16 lines deleted...]
-      <c r="I39" s="22">
+      <c r="A39" s="20"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="8"/>
+      <c r="E39" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F39" s="12">
+        <v>0</v>
+      </c>
+      <c r="G39" s="12">
+        <v>0</v>
+      </c>
+      <c r="H39" s="13">
+        <v>0</v>
+      </c>
+      <c r="I39" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A40" s="13"/>
-[...66 lines deleted...]
-      <c r="A44" s="28" t="s">
+      <c r="A40" s="20"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="8"/>
+      <c r="E40" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F40" s="12">
+        <v>0</v>
+      </c>
+      <c r="G40" s="12">
+        <v>0</v>
+      </c>
+      <c r="H40" s="13">
+        <v>0</v>
+      </c>
+      <c r="I40" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A41" s="20"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="7">
+        <f ca="1">DATEDIF(D41,NOW(),"y")</f>
+        <v>126</v>
+      </c>
+      <c r="F41" s="12">
+        <v>0</v>
+      </c>
+      <c r="G41" s="12">
+        <v>0</v>
+      </c>
+      <c r="H41" s="13">
+        <v>0</v>
+      </c>
+      <c r="I41" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" s="20"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="8"/>
+      <c r="E42" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F42" s="12">
+        <v>0</v>
+      </c>
+      <c r="G42" s="12">
+        <v>0</v>
+      </c>
+      <c r="H42" s="13">
+        <v>0</v>
+      </c>
+      <c r="I42" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A43" s="20"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="8"/>
+      <c r="E43" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F43" s="12">
+        <v>0</v>
+      </c>
+      <c r="G43" s="12">
+        <v>0</v>
+      </c>
+      <c r="H43" s="13">
+        <v>0</v>
+      </c>
+      <c r="I43" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" s="20"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="8"/>
+      <c r="E44" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F44" s="12">
+        <v>0</v>
+      </c>
+      <c r="G44" s="12">
+        <v>0</v>
+      </c>
+      <c r="H44" s="13">
+        <v>0</v>
+      </c>
+      <c r="I44" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A45" s="20"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F45" s="12">
+        <v>0</v>
+      </c>
+      <c r="G45" s="12">
+        <v>0</v>
+      </c>
+      <c r="H45" s="13">
+        <v>0</v>
+      </c>
+      <c r="I45" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A46" s="20"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="8"/>
+      <c r="E46" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F46" s="12">
+        <v>0</v>
+      </c>
+      <c r="G46" s="12">
+        <v>0</v>
+      </c>
+      <c r="H46" s="13">
+        <v>0</v>
+      </c>
+      <c r="I46" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" s="20"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="8"/>
+      <c r="E47" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F47" s="12">
+        <v>0</v>
+      </c>
+      <c r="G47" s="12">
+        <v>0</v>
+      </c>
+      <c r="H47" s="13">
+        <v>0</v>
+      </c>
+      <c r="I47" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" s="20"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="8"/>
+      <c r="E48" s="7">
+        <f ca="1">DATEDIF(D48,NOW(),"y")</f>
+        <v>126</v>
+      </c>
+      <c r="F48" s="12">
+        <v>0</v>
+      </c>
+      <c r="G48" s="12">
+        <v>0</v>
+      </c>
+      <c r="H48" s="13">
+        <v>0</v>
+      </c>
+      <c r="I48" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" s="20"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="8"/>
+      <c r="E49" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F49" s="12">
+        <v>0</v>
+      </c>
+      <c r="G49" s="12">
+        <v>0</v>
+      </c>
+      <c r="H49" s="13">
+        <v>0</v>
+      </c>
+      <c r="I49" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="9"/>
+      <c r="B50" s="10"/>
+      <c r="C50" s="10"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="10">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F50" s="14">
+        <v>0</v>
+      </c>
+      <c r="G50" s="14">
+        <v>0</v>
+      </c>
+      <c r="H50" s="15">
+        <v>0</v>
+      </c>
+      <c r="I50" s="15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="2"/>
+      <c r="B51" s="3"/>
+      <c r="C51" s="4"/>
+      <c r="D51" s="4"/>
+      <c r="E51" s="4"/>
+      <c r="F51" s="22">
+        <f>SUBTOTAL(109,F4:F50)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="22">
+        <f>SUBTOTAL(109,G4:G50)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="23">
+        <f>SUBTOTAL(109,H4:H50)</f>
+        <v>0</v>
+      </c>
+      <c r="I51" s="23">
+        <f>SUBTOTAL(109,I4:I50)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B44" s="28"/>
-[...9 lines deleted...]
-      <c r="A45" s="26"/>
+      <c r="B53" s="24"/>
+      <c r="C53" s="24"/>
+      <c r="D53" s="24"/>
+      <c r="E53" s="24"/>
+      <c r="F53" s="24"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="24"/>
+      <c r="I53" s="18"/>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A54" s="17"/>
     </row>
   </sheetData>
-  <sheetProtection insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="A+AYahvAqshDFtr6QPA95Kgpe5KZWA53yKOS1da9E5CnwTHlCGXYjmwTtfFDOp9Hb3BZwRyYvydqXMG/IVIJrA==" saltValue="ZltAQpAKWHVRYQ6nYScyFw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" sort="0"/>
   <mergeCells count="3">
-    <mergeCell ref="A44:H44"/>
+    <mergeCell ref="A53:H53"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.23749999999999999" header="0.3" footer="0.3"/>
-  <pageSetup scale="56" fitToHeight="0" orientation="landscape" r:id="rId1"/>
-[...2 lines deleted...]
-  </headerFooter>
+  <pageSetup scale="52" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Monthly Participant Report </vt:lpstr>
+      <vt:lpstr>'Monthly Participant Report '!Print_Area</vt:lpstr>
       <vt:lpstr>'Monthly Participant Report '!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Missouri</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Craft, Jessica</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>