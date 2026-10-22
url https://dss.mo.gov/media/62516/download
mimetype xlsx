--- v1 (2026-09-20)
+++ v2 (2026-10-22)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
-  <fileSharing readOnlyRecommended="1"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\OLVE4HJ\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\SkillUP-MWA Team\SkillUP\Provider Forms.Guides.Docs\Participant Log Templates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C46C83B-1C76-451D-A9FC-8B7B15541FC2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="b5dPt42McjlMVquZJEFVpWQ3e77bIKMg8xjiPTcFbrJiBYeidy1FsHWowQKqItzI9T0c1uLc4nZgigjxD1HS8Q==" workbookSaltValue="BUX0RRRbfrYk5jIOhWkhjQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{29269A97-45EB-40E5-8B9F-04E2B0C6E33E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-30" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Participant Report " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Monthly Participant Report '!$A$1:$J$54</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Monthly Participant Report '!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -97,177 +96,190 @@
   <c r="E31" i="1"/>
   <c r="E32" i="1"/>
   <c r="E33" i="1"/>
   <c r="E34" i="1"/>
   <c r="E35" i="1"/>
   <c r="E36" i="1"/>
   <c r="E37" i="1"/>
   <c r="E38" i="1"/>
   <c r="E39" i="1"/>
   <c r="E40" i="1"/>
   <c r="E42" i="1"/>
   <c r="E43" i="1"/>
   <c r="E44" i="1"/>
   <c r="E45" i="1"/>
   <c r="E46" i="1"/>
   <c r="E47" i="1"/>
   <c r="E49" i="1"/>
   <c r="E50" i="1"/>
   <c r="G51" i="1" l="1"/>
   <c r="H51" i="1"/>
   <c r="F51" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>Participant DCN</t>
   </si>
   <si>
     <t xml:space="preserve"> Last Name </t>
   </si>
   <si>
     <t xml:space="preserve">First Name </t>
   </si>
   <si>
     <t xml:space="preserve">TRE Payments </t>
   </si>
   <si>
     <t xml:space="preserve">WRE Payments </t>
   </si>
   <si>
     <t xml:space="preserve">Tuition Payments </t>
   </si>
   <si>
     <t xml:space="preserve">Date of Birth </t>
   </si>
   <si>
     <t xml:space="preserve">Age </t>
   </si>
   <si>
     <t>{Provider Name} &amp; {Month of Service}</t>
   </si>
   <si>
     <t>If a vendor provides any “personal information” as defined in §105.1500, RSMo concerning an entity exempt from federal income tax under Section 501(c) of the Internal Revenue Code of 1986, as amended, the vendor understands and agrees that it is voluntarily choosing to seek a state contract and  providing such information for that purpose.  The state will treat such personal information in accord with §105.1500, RSMo</t>
   </si>
   <si>
     <t>Participant Incentives</t>
   </si>
   <si>
     <t>FNA 50/50 Funding</t>
   </si>
+  <si>
+    <t xml:space="preserve">Date &amp; Amount of Payment(s) </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$-F400]h:mm:ss\ AM/PM"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...4 lines deleted...]
-    <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1F497D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF92D050"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF92D050"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.24994659260841701"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor theme="0" tint="-0.14999847407452621"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="double">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -408,475 +420,520 @@
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1" diagonalDown="1">
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="double">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...18 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="1" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="13">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
-        <name val="Baskerville Old Face"/>
-[...1 lines deleted...]
-        <scheme val="none"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </font>
       <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
-[...27 lines deleted...]
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right/>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </font>
       <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
-        <right style="thin">
-[...1 lines deleted...]
-        </right>
+        <right/>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </font>
       <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
+        <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
-[...28 lines deleted...]
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="double">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF92D050"/>
-        <name val="Baskerville Old Face"/>
-        <scheme val="none"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
           <bgColor theme="1" tint="0.24994659260841701"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF8A0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -1159,1212 +1216,1266 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I54"/>
+  <dimension ref="A1:J54"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScalePageLayoutView="85" workbookViewId="0">
-      <selection activeCell="L20" sqref="L20"/>
+    <sheetView tabSelected="1" zoomScale="67" zoomScaleNormal="85" zoomScalePageLayoutView="85" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="18.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="18.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="23.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="16384" width="18.5703125" style="1"/>
+    <col min="1" max="1" width="23.6640625" style="18" customWidth="1"/>
+    <col min="2" max="5" width="26.33203125" style="18" customWidth="1"/>
+    <col min="6" max="7" width="27.88671875" style="18" customWidth="1"/>
+    <col min="8" max="9" width="26.5546875" style="18" customWidth="1"/>
+    <col min="10" max="10" width="70.21875" style="28" customWidth="1"/>
+    <col min="11" max="16384" width="18.5546875" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="25"/>
-[...9 lines deleted...]
-      <c r="A2" s="26" t="s">
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="26"/>
-[...12 lines deleted...]
-      <c r="B3" s="16" t="s">
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+    </row>
+    <row r="3" spans="1:10" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="16" t="s">
+      <c r="C3" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="21" t="s">
+      <c r="D3" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="16" t="s">
+      <c r="E3" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="F3" s="16" t="s">
+      <c r="F3" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="16" t="s">
+      <c r="G3" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="16" t="s">
+      <c r="H3" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="16" t="s">
+      <c r="I3" s="19" t="s">
         <v>10</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="E4" s="5">
+      <c r="J3" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="21"/>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="22">
         <f ca="1">DATEDIF(D4,NOW(),"y")</f>
         <v>126</v>
       </c>
-      <c r="F4" s="12">
-[...17 lines deleted...]
-      <c r="E5" s="7">
+      <c r="F4" s="24">
+        <v>0</v>
+      </c>
+      <c r="G4" s="24">
+        <v>0</v>
+      </c>
+      <c r="H4" s="25">
+        <v>0</v>
+      </c>
+      <c r="I4" s="25">
+        <v>0</v>
+      </c>
+      <c r="J4" s="15"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A5" s="11"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="4">
         <f t="shared" ref="E5:E50" ca="1" si="0">DATEDIF(D5,NOW(),"y")</f>
         <v>126</v>
       </c>
-      <c r="F5" s="12">
-[...281 lines deleted...]
-      <c r="E18" s="7">
+      <c r="F5" s="24">
+        <v>0</v>
+      </c>
+      <c r="G5" s="24">
+        <v>0</v>
+      </c>
+      <c r="H5" s="25">
+        <v>0</v>
+      </c>
+      <c r="I5" s="25">
+        <v>0</v>
+      </c>
+      <c r="J5" s="16"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A6" s="11"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F6" s="24">
+        <v>0</v>
+      </c>
+      <c r="G6" s="24">
+        <v>0</v>
+      </c>
+      <c r="H6" s="25">
+        <v>0</v>
+      </c>
+      <c r="I6" s="25">
+        <v>0</v>
+      </c>
+      <c r="J6" s="17"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A7" s="11"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F7" s="24">
+        <v>0</v>
+      </c>
+      <c r="G7" s="24">
+        <v>0</v>
+      </c>
+      <c r="H7" s="25">
+        <v>0</v>
+      </c>
+      <c r="I7" s="25">
+        <v>0</v>
+      </c>
+      <c r="J7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A8" s="11"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F8" s="24">
+        <v>0</v>
+      </c>
+      <c r="G8" s="24">
+        <v>0</v>
+      </c>
+      <c r="H8" s="25">
+        <v>0</v>
+      </c>
+      <c r="I8" s="25">
+        <v>0</v>
+      </c>
+      <c r="J8" s="17"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="11"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F9" s="24">
+        <v>0</v>
+      </c>
+      <c r="G9" s="24">
+        <v>0</v>
+      </c>
+      <c r="H9" s="25">
+        <v>0</v>
+      </c>
+      <c r="I9" s="25">
+        <v>0</v>
+      </c>
+      <c r="J9" s="16"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="11"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F10" s="24">
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>0</v>
+      </c>
+      <c r="H10" s="25">
+        <v>0</v>
+      </c>
+      <c r="I10" s="25">
+        <v>0</v>
+      </c>
+      <c r="J10" s="17"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="11"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F11" s="24">
+        <v>0</v>
+      </c>
+      <c r="G11" s="24">
+        <v>0</v>
+      </c>
+      <c r="H11" s="25">
+        <v>0</v>
+      </c>
+      <c r="I11" s="25">
+        <v>0</v>
+      </c>
+      <c r="J11" s="16"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="11"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F12" s="24">
+        <v>0</v>
+      </c>
+      <c r="G12" s="24">
+        <v>0</v>
+      </c>
+      <c r="H12" s="25">
+        <v>0</v>
+      </c>
+      <c r="I12" s="25">
+        <v>0</v>
+      </c>
+      <c r="J12" s="17"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="11"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F13" s="24">
+        <v>0</v>
+      </c>
+      <c r="G13" s="24">
+        <v>0</v>
+      </c>
+      <c r="H13" s="25">
+        <v>0</v>
+      </c>
+      <c r="I13" s="25">
+        <v>0</v>
+      </c>
+      <c r="J13" s="16"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="11"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F14" s="24">
+        <v>0</v>
+      </c>
+      <c r="G14" s="24">
+        <v>0</v>
+      </c>
+      <c r="H14" s="25">
+        <v>0</v>
+      </c>
+      <c r="I14" s="25">
+        <v>0</v>
+      </c>
+      <c r="J14" s="17"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="11"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F15" s="24">
+        <v>0</v>
+      </c>
+      <c r="G15" s="24">
+        <v>0</v>
+      </c>
+      <c r="H15" s="25">
+        <v>0</v>
+      </c>
+      <c r="I15" s="25">
+        <v>0</v>
+      </c>
+      <c r="J15" s="16"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="11"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F16" s="24">
+        <v>0</v>
+      </c>
+      <c r="G16" s="24">
+        <v>0</v>
+      </c>
+      <c r="H16" s="25">
+        <v>0</v>
+      </c>
+      <c r="I16" s="25">
+        <v>0</v>
+      </c>
+      <c r="J16" s="17"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="11"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F17" s="24">
+        <v>0</v>
+      </c>
+      <c r="G17" s="24">
+        <v>0</v>
+      </c>
+      <c r="H17" s="25">
+        <v>0</v>
+      </c>
+      <c r="I17" s="25">
+        <v>0</v>
+      </c>
+      <c r="J17" s="16"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="11"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="4">
         <f t="shared" ref="E18:E24" ca="1" si="1">DATEDIF(D18,NOW(),"y")</f>
         <v>126</v>
       </c>
-      <c r="F18" s="12">
-[...17 lines deleted...]
-      <c r="E19" s="7">
+      <c r="F18" s="24">
+        <v>0</v>
+      </c>
+      <c r="G18" s="24">
+        <v>0</v>
+      </c>
+      <c r="H18" s="25">
+        <v>0</v>
+      </c>
+      <c r="I18" s="25">
+        <v>0</v>
+      </c>
+      <c r="J18" s="17"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="11"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="4">
         <f t="shared" ca="1" si="1"/>
         <v>126</v>
       </c>
-      <c r="F19" s="12">
-[...17 lines deleted...]
-      <c r="E20" s="7">
+      <c r="F19" s="24">
+        <v>0</v>
+      </c>
+      <c r="G19" s="24">
+        <v>0</v>
+      </c>
+      <c r="H19" s="25">
+        <v>0</v>
+      </c>
+      <c r="I19" s="25">
+        <v>0</v>
+      </c>
+      <c r="J19" s="16"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="11"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="4">
         <f t="shared" ca="1" si="1"/>
         <v>126</v>
       </c>
-      <c r="F20" s="12">
-[...17 lines deleted...]
-      <c r="E21" s="7">
+      <c r="F20" s="24">
+        <v>0</v>
+      </c>
+      <c r="G20" s="24">
+        <v>0</v>
+      </c>
+      <c r="H20" s="25">
+        <v>0</v>
+      </c>
+      <c r="I20" s="25">
+        <v>0</v>
+      </c>
+      <c r="J20" s="17"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="11"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="4">
         <f t="shared" ca="1" si="1"/>
         <v>126</v>
       </c>
-      <c r="F21" s="12">
-[...17 lines deleted...]
-      <c r="E22" s="7">
+      <c r="F21" s="24">
+        <v>0</v>
+      </c>
+      <c r="G21" s="24">
+        <v>0</v>
+      </c>
+      <c r="H21" s="25">
+        <v>0</v>
+      </c>
+      <c r="I21" s="25">
+        <v>0</v>
+      </c>
+      <c r="J21" s="16"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="11"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="4">
         <f t="shared" ca="1" si="1"/>
         <v>126</v>
       </c>
-      <c r="F22" s="12">
-[...17 lines deleted...]
-      <c r="E23" s="7">
+      <c r="F22" s="24">
+        <v>0</v>
+      </c>
+      <c r="G22" s="24">
+        <v>0</v>
+      </c>
+      <c r="H22" s="25">
+        <v>0</v>
+      </c>
+      <c r="I22" s="25">
+        <v>0</v>
+      </c>
+      <c r="J22" s="17"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A23" s="11"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="4">
         <f t="shared" ca="1" si="1"/>
         <v>126</v>
       </c>
-      <c r="F23" s="12">
-[...17 lines deleted...]
-      <c r="E24" s="7">
+      <c r="F23" s="24">
+        <v>0</v>
+      </c>
+      <c r="G23" s="24">
+        <v>0</v>
+      </c>
+      <c r="H23" s="25">
+        <v>0</v>
+      </c>
+      <c r="I23" s="25">
+        <v>0</v>
+      </c>
+      <c r="J23" s="16"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="11"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="4">
         <f t="shared" ca="1" si="1"/>
         <v>126</v>
       </c>
-      <c r="F24" s="12">
-[...369 lines deleted...]
-      <c r="E41" s="7">
+      <c r="F24" s="24">
+        <v>0</v>
+      </c>
+      <c r="G24" s="24">
+        <v>0</v>
+      </c>
+      <c r="H24" s="25">
+        <v>0</v>
+      </c>
+      <c r="I24" s="25">
+        <v>0</v>
+      </c>
+      <c r="J24" s="17"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="11"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F25" s="24">
+        <v>0</v>
+      </c>
+      <c r="G25" s="24">
+        <v>0</v>
+      </c>
+      <c r="H25" s="25">
+        <v>0</v>
+      </c>
+      <c r="I25" s="25">
+        <v>0</v>
+      </c>
+      <c r="J25" s="16"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A26" s="11"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F26" s="24">
+        <v>0</v>
+      </c>
+      <c r="G26" s="24">
+        <v>0</v>
+      </c>
+      <c r="H26" s="25">
+        <v>0</v>
+      </c>
+      <c r="I26" s="25">
+        <v>0</v>
+      </c>
+      <c r="J26" s="17"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A27" s="11"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F27" s="24">
+        <v>0</v>
+      </c>
+      <c r="G27" s="24">
+        <v>0</v>
+      </c>
+      <c r="H27" s="25">
+        <v>0</v>
+      </c>
+      <c r="I27" s="25">
+        <v>0</v>
+      </c>
+      <c r="J27" s="16"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A28" s="11"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F28" s="24">
+        <v>0</v>
+      </c>
+      <c r="G28" s="24">
+        <v>0</v>
+      </c>
+      <c r="H28" s="25">
+        <v>0</v>
+      </c>
+      <c r="I28" s="25">
+        <v>0</v>
+      </c>
+      <c r="J28" s="17"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A29" s="11"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F29" s="24">
+        <v>0</v>
+      </c>
+      <c r="G29" s="24">
+        <v>0</v>
+      </c>
+      <c r="H29" s="25">
+        <v>0</v>
+      </c>
+      <c r="I29" s="25">
+        <v>0</v>
+      </c>
+      <c r="J29" s="16"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A30" s="11"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F30" s="24">
+        <v>0</v>
+      </c>
+      <c r="G30" s="24">
+        <v>0</v>
+      </c>
+      <c r="H30" s="25">
+        <v>0</v>
+      </c>
+      <c r="I30" s="25">
+        <v>0</v>
+      </c>
+      <c r="J30" s="17"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A31" s="11"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F31" s="24">
+        <v>0</v>
+      </c>
+      <c r="G31" s="24">
+        <v>0</v>
+      </c>
+      <c r="H31" s="25">
+        <v>0</v>
+      </c>
+      <c r="I31" s="25">
+        <v>0</v>
+      </c>
+      <c r="J31" s="16"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A32" s="11"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F32" s="24">
+        <v>0</v>
+      </c>
+      <c r="G32" s="24">
+        <v>0</v>
+      </c>
+      <c r="H32" s="25">
+        <v>0</v>
+      </c>
+      <c r="I32" s="25">
+        <v>0</v>
+      </c>
+      <c r="J32" s="17"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A33" s="11"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F33" s="24">
+        <v>0</v>
+      </c>
+      <c r="G33" s="24">
+        <v>0</v>
+      </c>
+      <c r="H33" s="25">
+        <v>0</v>
+      </c>
+      <c r="I33" s="25">
+        <v>0</v>
+      </c>
+      <c r="J33" s="16"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A34" s="11"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F34" s="24">
+        <v>0</v>
+      </c>
+      <c r="G34" s="24">
+        <v>0</v>
+      </c>
+      <c r="H34" s="25">
+        <v>0</v>
+      </c>
+      <c r="I34" s="25">
+        <v>0</v>
+      </c>
+      <c r="J34" s="17"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A35" s="11"/>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F35" s="24">
+        <v>0</v>
+      </c>
+      <c r="G35" s="24">
+        <v>0</v>
+      </c>
+      <c r="H35" s="25">
+        <v>0</v>
+      </c>
+      <c r="I35" s="25">
+        <v>0</v>
+      </c>
+      <c r="J35" s="16"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A36" s="11"/>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F36" s="24">
+        <v>0</v>
+      </c>
+      <c r="G36" s="24">
+        <v>0</v>
+      </c>
+      <c r="H36" s="25">
+        <v>0</v>
+      </c>
+      <c r="I36" s="25">
+        <v>0</v>
+      </c>
+      <c r="J36" s="17"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A37" s="11"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F37" s="24">
+        <v>0</v>
+      </c>
+      <c r="G37" s="24">
+        <v>0</v>
+      </c>
+      <c r="H37" s="25">
+        <v>0</v>
+      </c>
+      <c r="I37" s="25">
+        <v>0</v>
+      </c>
+      <c r="J37" s="16"/>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A38" s="11"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F38" s="24">
+        <v>0</v>
+      </c>
+      <c r="G38" s="24">
+        <v>0</v>
+      </c>
+      <c r="H38" s="25">
+        <v>0</v>
+      </c>
+      <c r="I38" s="25">
+        <v>0</v>
+      </c>
+      <c r="J38" s="17"/>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A39" s="11"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F39" s="24">
+        <v>0</v>
+      </c>
+      <c r="G39" s="24">
+        <v>0</v>
+      </c>
+      <c r="H39" s="25">
+        <v>0</v>
+      </c>
+      <c r="I39" s="25">
+        <v>0</v>
+      </c>
+      <c r="J39" s="16"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A40" s="11"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F40" s="24">
+        <v>0</v>
+      </c>
+      <c r="G40" s="24">
+        <v>0</v>
+      </c>
+      <c r="H40" s="25">
+        <v>0</v>
+      </c>
+      <c r="I40" s="25">
+        <v>0</v>
+      </c>
+      <c r="J40" s="17"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A41" s="11"/>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="4">
         <f ca="1">DATEDIF(D41,NOW(),"y")</f>
         <v>126</v>
       </c>
-      <c r="F41" s="12">
-[...149 lines deleted...]
-      <c r="E48" s="7">
+      <c r="F41" s="24">
+        <v>0</v>
+      </c>
+      <c r="G41" s="24">
+        <v>0</v>
+      </c>
+      <c r="H41" s="25">
+        <v>0</v>
+      </c>
+      <c r="I41" s="25">
+        <v>0</v>
+      </c>
+      <c r="J41" s="16"/>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A42" s="11"/>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="D42" s="5"/>
+      <c r="E42" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F42" s="24">
+        <v>0</v>
+      </c>
+      <c r="G42" s="24">
+        <v>0</v>
+      </c>
+      <c r="H42" s="25">
+        <v>0</v>
+      </c>
+      <c r="I42" s="25">
+        <v>0</v>
+      </c>
+      <c r="J42" s="17"/>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A43" s="11"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F43" s="24">
+        <v>0</v>
+      </c>
+      <c r="G43" s="24">
+        <v>0</v>
+      </c>
+      <c r="H43" s="25">
+        <v>0</v>
+      </c>
+      <c r="I43" s="25">
+        <v>0</v>
+      </c>
+      <c r="J43" s="16"/>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A44" s="11"/>
+      <c r="B44" s="4"/>
+      <c r="C44" s="4"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F44" s="24">
+        <v>0</v>
+      </c>
+      <c r="G44" s="24">
+        <v>0</v>
+      </c>
+      <c r="H44" s="25">
+        <v>0</v>
+      </c>
+      <c r="I44" s="25">
+        <v>0</v>
+      </c>
+      <c r="J44" s="17"/>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A45" s="11"/>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F45" s="24">
+        <v>0</v>
+      </c>
+      <c r="G45" s="24">
+        <v>0</v>
+      </c>
+      <c r="H45" s="25">
+        <v>0</v>
+      </c>
+      <c r="I45" s="25">
+        <v>0</v>
+      </c>
+      <c r="J45" s="16"/>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A46" s="11"/>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="5"/>
+      <c r="E46" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F46" s="24">
+        <v>0</v>
+      </c>
+      <c r="G46" s="24">
+        <v>0</v>
+      </c>
+      <c r="H46" s="25">
+        <v>0</v>
+      </c>
+      <c r="I46" s="25">
+        <v>0</v>
+      </c>
+      <c r="J46" s="17"/>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A47" s="11"/>
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="D47" s="5"/>
+      <c r="E47" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F47" s="24">
+        <v>0</v>
+      </c>
+      <c r="G47" s="24">
+        <v>0</v>
+      </c>
+      <c r="H47" s="25">
+        <v>0</v>
+      </c>
+      <c r="I47" s="25">
+        <v>0</v>
+      </c>
+      <c r="J47" s="16"/>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A48" s="11"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="4">
         <f ca="1">DATEDIF(D48,NOW(),"y")</f>
         <v>126</v>
       </c>
-      <c r="F48" s="12">
-[...62 lines deleted...]
-      <c r="F51" s="22">
+      <c r="F48" s="24">
+        <v>0</v>
+      </c>
+      <c r="G48" s="24">
+        <v>0</v>
+      </c>
+      <c r="H48" s="25">
+        <v>0</v>
+      </c>
+      <c r="I48" s="25">
+        <v>0</v>
+      </c>
+      <c r="J48" s="17"/>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A49" s="11"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="D49" s="5"/>
+      <c r="E49" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F49" s="24">
+        <v>0</v>
+      </c>
+      <c r="G49" s="24">
+        <v>0</v>
+      </c>
+      <c r="H49" s="25">
+        <v>0</v>
+      </c>
+      <c r="I49" s="25">
+        <v>0</v>
+      </c>
+      <c r="J49" s="16"/>
+    </row>
+    <row r="50" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="6"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="8"/>
+      <c r="E50" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F50" s="26">
+        <v>0</v>
+      </c>
+      <c r="G50" s="26">
+        <v>0</v>
+      </c>
+      <c r="H50" s="27">
+        <v>0</v>
+      </c>
+      <c r="I50" s="27">
+        <v>0</v>
+      </c>
+      <c r="J50" s="17"/>
+    </row>
+    <row r="51" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="1"/>
+      <c r="B51" s="2"/>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="12">
         <f>SUBTOTAL(109,F4:F50)</f>
         <v>0</v>
       </c>
-      <c r="G51" s="22">
+      <c r="G51" s="12">
         <f>SUBTOTAL(109,G4:G50)</f>
         <v>0</v>
       </c>
-      <c r="H51" s="23">
+      <c r="H51" s="13">
         <f>SUBTOTAL(109,H4:H50)</f>
         <v>0</v>
       </c>
-      <c r="I51" s="23">
+      <c r="I51" s="13">
         <f>SUBTOTAL(109,I4:I50)</f>
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="24" t="s">
+      <c r="J51" s="3"/>
+    </row>
+    <row r="53" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="B53" s="24"/>
-[...9 lines deleted...]
-      <c r="A54" s="17"/>
+      <c r="B53" s="29"/>
+      <c r="C53" s="29"/>
+      <c r="D53" s="29"/>
+      <c r="E53" s="29"/>
+      <c r="F53" s="29"/>
+      <c r="G53" s="29"/>
+      <c r="H53" s="29"/>
+      <c r="I53" s="10"/>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A54" s="9"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="A+AYahvAqshDFtr6QPA95Kgpe5KZWA53yKOS1da9E5CnwTHlCGXYjmwTtfFDOp9Hb3BZwRyYvydqXMG/IVIJrA==" saltValue="ZltAQpAKWHVRYQ6nYScyFw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" sort="0"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" sort="0"/>
   <mergeCells count="3">
     <mergeCell ref="A53:H53"/>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.23749999999999999" header="0.3" footer="0.3"/>
   <pageSetup scale="52" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>2</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Monthly Participant Report </vt:lpstr>
       <vt:lpstr>'Monthly Participant Report '!Print_Area</vt:lpstr>
       <vt:lpstr>'Monthly Participant Report '!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Missouri</Company>