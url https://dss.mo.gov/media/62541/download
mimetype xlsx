--- v0 (2026-08-26)
+++ v1 (2026-09-20)
@@ -1,104 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <fileSharing readOnlyRecommended="1"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\E&amp;T Invoices\Templates\S&amp;F FY27 Templates\SkillUp FNA\100%\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\OLVE4HJ\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A610D583-FB72-4E9E-BC4B-773FF3867C51}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D90CAFD-6F94-4B87-9820-7CB18EFDDA05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="qatgSECT+k4tc9LiMDFt+CDt9V8NMWKi5J9pOFJ//6GvYHsQjMzXPnd2TGGgwG5jZbjOkwvYagH5GmYO/Dmh6g==" workbookSaltValue="zDKQCq0fOqCb0RbeydgrQA==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-30" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Participant Report " sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Monthly Participant Report '!$A$1:$G$53</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Monthly Participant Report '!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E29" i="1" l="1"/>
+  <c r="E23" i="1" l="1"/>
+  <c r="E24" i="1"/>
+  <c r="E25" i="1"/>
+  <c r="E26" i="1"/>
+  <c r="E27" i="1"/>
   <c r="E28" i="1"/>
-  <c r="F36" i="1" l="1"/>
+  <c r="E29" i="1"/>
+  <c r="E30" i="1"/>
+  <c r="E31" i="1"/>
+  <c r="E32" i="1"/>
+  <c r="E33" i="1"/>
+  <c r="E34" i="1"/>
   <c r="E35" i="1"/>
-  <c r="E34" i="1"/>
-[...8 lines deleted...]
-  <c r="E23" i="1"/>
+  <c r="E36" i="1"/>
+  <c r="E43" i="1"/>
+  <c r="E42" i="1"/>
+  <c r="F50" i="1" l="1"/>
+  <c r="E49" i="1"/>
+  <c r="E48" i="1"/>
+  <c r="E47" i="1"/>
+  <c r="E46" i="1"/>
+  <c r="E45" i="1"/>
+  <c r="E44" i="1"/>
+  <c r="E41" i="1"/>
+  <c r="E40" i="1"/>
+  <c r="E39" i="1"/>
+  <c r="E38" i="1"/>
+  <c r="E37" i="1"/>
   <c r="E22" i="1"/>
   <c r="E21" i="1"/>
   <c r="E20" i="1"/>
   <c r="E19" i="1"/>
   <c r="E18" i="1"/>
   <c r="E17" i="1"/>
   <c r="E16" i="1"/>
   <c r="E15" i="1"/>
   <c r="E14" i="1"/>
   <c r="E13" i="1"/>
   <c r="E12" i="1"/>
   <c r="E11" i="1"/>
   <c r="E10" i="1"/>
   <c r="E9" i="1"/>
   <c r="E8" i="1"/>
   <c r="E7" i="1"/>
   <c r="E6" i="1"/>
   <c r="E5" i="1"/>
   <c r="E4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
@@ -120,51 +137,51 @@
     <t>SkillUP FNS 50/50</t>
   </si>
   <si>
     <t>{Provider Name} &amp; {Month of Service}</t>
   </si>
   <si>
     <t>If a vendor provides any “personal information” as defined in §105.1500, RSMo concerning an entity exempt from federal income tax under Section 501(c) of the Internal Revenue Code of 1986, as amended, the vendor understands and agrees that it is voluntarily choosing to seek a state contract and  providing such information for that purpose.  The state will treat such personal information in accord with §105.1500, RSMo</t>
   </si>
   <si>
     <t xml:space="preserve">Date of Birth </t>
   </si>
   <si>
     <t xml:space="preserve">Age </t>
   </si>
   <si>
     <t>FNA 100% Funding</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Baskerville Old Face"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -179,50 +196,55 @@
       <sz val="12"/>
       <color rgb="FF92D050"/>
       <name val="Baskerville Old Face"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1F497D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.24994659260841701"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
@@ -387,412 +409,422 @@
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right/>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical/>
         <horizontal/>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
-[...38 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="double">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF92D050"/>
         <name val="Baskerville Old Face"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
           <bgColor theme="1" tint="0.24994659260841701"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
+      <protection locked="1" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF8A0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{88D79A07-E3B7-41A4-84D5-CA9761A404C2}" name="Table13" displayName="Table13" ref="A3:F35" totalsRowShown="0" headerRowDxfId="9" dataDxfId="7" headerRowBorderDxfId="8" tableBorderDxfId="6">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{88D79A07-E3B7-41A4-84D5-CA9761A404C2}" name="Table13" displayName="Table13" ref="A3:F49" totalsRowShown="0" headerRowDxfId="9" dataDxfId="7" headerRowBorderDxfId="8" tableBorderDxfId="6">
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{81441875-7FE4-4D45-8A29-FC9A08D5E00D}" name="Participant DCN" dataDxfId="5"/>
     <tableColumn id="2" xr3:uid="{496458C6-DC03-43D0-886D-7F4AEB9C14AB}" name=" Last Name " dataDxfId="4"/>
     <tableColumn id="8" xr3:uid="{9FB1101A-9862-4DDB-A4E7-C6BBEE954DB5}" name="First Name " dataDxfId="3"/>
     <tableColumn id="3" xr3:uid="{803C148C-D594-4A60-92AA-C87320F0BC83}" name="Date of Birth " dataDxfId="2"/>
     <tableColumn id="7" xr3:uid="{364F7701-962E-4FA7-B09C-A67FEE107C62}" name="Age " dataDxfId="1">
       <calculatedColumnFormula>DATEDIF(D4,NOW(),"y")</calculatedColumnFormula>
     </tableColumn>
     <tableColumn id="6" xr3:uid="{C0C6D300-DC2F-4D35-ACB9-0B79B49761A0}" name="Tuition Payments " dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1033,617 +1065,800 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F39"/>
+  <dimension ref="A1:F53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+      <selection activeCell="L13" sqref="L13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="18.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="16384" width="18.5703125" style="1"/>
+    <col min="1" max="1" width="23.7109375" style="15" customWidth="1"/>
+    <col min="2" max="5" width="26.28515625" style="15" customWidth="1"/>
+    <col min="6" max="6" width="26.5703125" style="15" customWidth="1"/>
+    <col min="7" max="16384" width="18.5703125" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="23"/>
-[...3 lines deleted...]
-      <c r="F1" s="23"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="24"/>
-[...3 lines deleted...]
-      <c r="F2" s="24"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
     </row>
     <row r="3" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="12" t="s">
+      <c r="A3" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="12" t="s">
+      <c r="C3" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="12" t="s">
+      <c r="D3" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="12" t="s">
+      <c r="E3" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="12" t="s">
+      <c r="F3" s="21" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="3"/>
-[...7 lines deleted...]
-      <c r="F4" s="9">
+      <c r="A4" s="1"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="2">
+        <f t="shared" ref="E4:E49" ca="1" si="0">DATEDIF(D4,NOW(),"y")</f>
+        <v>126</v>
+      </c>
+      <c r="F4" s="7">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="5"/>
-[...7 lines deleted...]
-      <c r="F5" s="10">
+      <c r="A5" s="3"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F5" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A6" s="5"/>
-[...7 lines deleted...]
-      <c r="F6" s="10">
+      <c r="A6" s="3"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F6" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A7" s="5"/>
-[...7 lines deleted...]
-      <c r="F7" s="10">
+      <c r="A7" s="3"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F7" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" s="5"/>
-[...7 lines deleted...]
-      <c r="F8" s="10">
+      <c r="A8" s="3"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F8" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="5"/>
-[...7 lines deleted...]
-      <c r="F9" s="10">
+      <c r="A9" s="3"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F9" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="5"/>
-[...7 lines deleted...]
-      <c r="F10" s="10">
+      <c r="A10" s="3"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F10" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="5"/>
-[...7 lines deleted...]
-      <c r="F11" s="10">
+      <c r="A11" s="3"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" s="5"/>
-[...7 lines deleted...]
-      <c r="F12" s="10">
+      <c r="A12" s="3"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" s="5"/>
-[...7 lines deleted...]
-      <c r="F13" s="10">
+      <c r="A13" s="3"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="5"/>
-[...7 lines deleted...]
-      <c r="F14" s="10">
+      <c r="A14" s="3"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="5"/>
-[...7 lines deleted...]
-      <c r="F15" s="10">
+      <c r="A15" s="3"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" s="5"/>
-[...7 lines deleted...]
-      <c r="F16" s="10">
+      <c r="A16" s="3"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="5"/>
-[...7 lines deleted...]
-      <c r="F17" s="10">
+      <c r="A17" s="3"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A18" s="5"/>
-[...7 lines deleted...]
-      <c r="F18" s="10">
+      <c r="A18" s="3"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A19" s="5"/>
-[...7 lines deleted...]
-      <c r="F19" s="10">
+      <c r="A19" s="3"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A20" s="5"/>
-[...7 lines deleted...]
-      <c r="F20" s="10">
+      <c r="A20" s="3"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A21" s="5"/>
-[...7 lines deleted...]
-      <c r="F21" s="10">
+      <c r="A21" s="3"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F21" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A22" s="5"/>
-[...7 lines deleted...]
-      <c r="F22" s="10">
+      <c r="A22" s="3"/>
+      <c r="B22" s="4"/>
+      <c r="C22" s="4"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F22" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A23" s="5"/>
-[...7 lines deleted...]
-      <c r="F23" s="10">
+      <c r="A23" s="3"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="13">
+        <f t="shared" ref="E23:E29" ca="1" si="1">DATEDIF(D23,NOW(),"y")</f>
+        <v>126</v>
+      </c>
+      <c r="F23" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A24" s="5"/>
-[...7 lines deleted...]
-      <c r="F24" s="10">
+      <c r="A24" s="3"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="13">
+        <f t="shared" ca="1" si="1"/>
+        <v>126</v>
+      </c>
+      <c r="F24" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A25" s="5"/>
-[...7 lines deleted...]
-      <c r="F25" s="10">
+      <c r="A25" s="3"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="13">
+        <f t="shared" ca="1" si="1"/>
+        <v>126</v>
+      </c>
+      <c r="F25" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A26" s="5"/>
-[...7 lines deleted...]
-      <c r="F26" s="10">
+      <c r="A26" s="3"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="13">
+        <f t="shared" ca="1" si="1"/>
+        <v>126</v>
+      </c>
+      <c r="F26" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A27" s="5"/>
-[...7 lines deleted...]
-      <c r="F27" s="10">
+      <c r="A27" s="3"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="14"/>
+      <c r="E27" s="13">
+        <f t="shared" ca="1" si="1"/>
+        <v>126</v>
+      </c>
+      <c r="F27" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A28" s="5"/>
-[...7 lines deleted...]
-      <c r="F28" s="10">
+      <c r="A28" s="3"/>
+      <c r="B28" s="4"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="14"/>
+      <c r="E28" s="13">
+        <f t="shared" ca="1" si="1"/>
+        <v>126</v>
+      </c>
+      <c r="F28" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A29" s="5"/>
-[...3 lines deleted...]
-      <c r="E29" s="17">
+      <c r="A29" s="3"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="13">
         <f t="shared" ca="1" si="1"/>
         <v>126</v>
       </c>
-      <c r="F29" s="10">
+      <c r="F29" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A30" s="5"/>
-[...7 lines deleted...]
-      <c r="F30" s="10">
+      <c r="A30" s="3"/>
+      <c r="B30" s="4"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="13">
+        <f t="shared" ref="E30:E36" ca="1" si="2">DATEDIF(D30,NOW(),"y")</f>
+        <v>126</v>
+      </c>
+      <c r="F30" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A31" s="5"/>
-[...7 lines deleted...]
-      <c r="F31" s="10">
+      <c r="A31" s="3"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="13">
+        <f t="shared" ca="1" si="2"/>
+        <v>126</v>
+      </c>
+      <c r="F31" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A32" s="5"/>
-[...7 lines deleted...]
-      <c r="F32" s="10">
+      <c r="A32" s="3"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="14"/>
+      <c r="E32" s="13">
+        <f t="shared" ca="1" si="2"/>
+        <v>126</v>
+      </c>
+      <c r="F32" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A33" s="5"/>
-[...7 lines deleted...]
-      <c r="F33" s="10">
+      <c r="A33" s="3"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="14"/>
+      <c r="E33" s="13">
+        <f t="shared" ca="1" si="2"/>
+        <v>126</v>
+      </c>
+      <c r="F33" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A34" s="5"/>
-[...36 lines deleted...]
-      <c r="A38" s="25" t="s">
+      <c r="A34" s="3"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="14"/>
+      <c r="E34" s="13">
+        <f t="shared" ca="1" si="2"/>
+        <v>126</v>
+      </c>
+      <c r="F34" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="3"/>
+      <c r="B35" s="4"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="14"/>
+      <c r="E35" s="13">
+        <f t="shared" ca="1" si="2"/>
+        <v>126</v>
+      </c>
+      <c r="F35" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="3"/>
+      <c r="B36" s="4"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="14"/>
+      <c r="E36" s="13">
+        <f t="shared" ca="1" si="2"/>
+        <v>126</v>
+      </c>
+      <c r="F36" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="3"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F37" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="3"/>
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F38" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="3"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F39" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="3"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="11"/>
+      <c r="E40" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F40" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F41" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="3"/>
+      <c r="B42" s="4"/>
+      <c r="C42" s="4"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="4">
+        <f t="shared" ref="E42:E43" ca="1" si="3">DATEDIF(D42,NOW(),"y")</f>
+        <v>126</v>
+      </c>
+      <c r="F42" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="3"/>
+      <c r="B43" s="4"/>
+      <c r="C43" s="4"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="4">
+        <f t="shared" ca="1" si="3"/>
+        <v>126</v>
+      </c>
+      <c r="F43" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="3"/>
+      <c r="B44" s="4"/>
+      <c r="C44" s="4"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F44" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="3"/>
+      <c r="B45" s="4"/>
+      <c r="C45" s="4"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F45" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="3"/>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="11"/>
+      <c r="E46" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F46" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="3"/>
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="D47" s="11"/>
+      <c r="E47" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F47" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="3"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="4">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F48" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="5"/>
+      <c r="B49" s="6"/>
+      <c r="C49" s="6"/>
+      <c r="D49" s="12"/>
+      <c r="E49" s="6">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F49" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="17"/>
+      <c r="B50" s="18"/>
+      <c r="C50" s="19"/>
+      <c r="D50" s="19"/>
+      <c r="E50" s="19"/>
+      <c r="F50" s="20">
+        <f>SUBTOTAL(109,F4:F49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B38" s="25"/>
-[...6 lines deleted...]
-      <c r="A39" s="13"/>
+      <c r="B52" s="24"/>
+      <c r="C52" s="24"/>
+      <c r="D52" s="24"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="24"/>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="16"/>
     </row>
   </sheetData>
-  <sheetProtection insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="d4L5wAnE63bdKtCt7ujnRS8uuo/unchJUpXtBFO720VHSoXtSvu/ZPr6yMETxacUVGRj6YHnc2/XDVb8DsRwjg==" saltValue="qOeSe7RaC8kl9hyhwn9upw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" deleteRows="0" sort="0"/>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
-    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="A52:F52"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.23749999999999999" header="0.3" footer="0.3"/>
-  <pageSetup scale="86" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="58" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Castellar,Regular"&amp;20&amp;K09-022Fns 100% Monthly participant log</oddHeader>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Sheet1!$A$1:$A$2</xm:f>
           </x14:formula1>
-          <xm:sqref>D4:D35</xm:sqref>
+          <xm:sqref>D4:D49</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>2</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Monthly Participant Report </vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>'Monthly Participant Report '!Print_Area</vt:lpstr>
       <vt:lpstr>'Monthly Participant Report '!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Missouri</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Craft, Jessica</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>