--- v1 (2026-09-20)
+++ v2 (2026-10-22)
@@ -1,379 +1,332 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
-[...1 lines deleted...]
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\OLVE4HJ\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\SkillUP-MWA Team\SkillUP\Provider Forms.Guides.Docs\Participant Log Templates\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D90CAFD-6F94-4B87-9820-7CB18EFDDA05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="qatgSECT+k4tc9LiMDFt+CDt9V8NMWKi5J9pOFJ//6GvYHsQjMzXPnd2TGGgwG5jZbjOkwvYagH5GmYO/Dmh6g==" workbookSaltValue="zDKQCq0fOqCb0RbeydgrQA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{74B8DE9E-2046-4301-844C-983D4821BB86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-30" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{099494AE-6AC1-4621-B877-B2EE3124C138}"/>
   </bookViews>
   <sheets>
-    <sheet name="Monthly Participant Report " sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId2"/>
+    <sheet name="Monthly Participant Report" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E23" i="1" l="1"/>
+  <c r="E5" i="1" l="1"/>
+  <c r="E6" i="1"/>
+  <c r="E7" i="1"/>
+  <c r="E8" i="1"/>
+  <c r="E9" i="1"/>
+  <c r="E10" i="1"/>
+  <c r="E11" i="1"/>
+  <c r="E12" i="1"/>
+  <c r="E13" i="1"/>
+  <c r="E14" i="1"/>
+  <c r="E15" i="1"/>
+  <c r="E16" i="1"/>
+  <c r="E17" i="1"/>
+  <c r="E18" i="1"/>
+  <c r="E19" i="1"/>
+  <c r="E20" i="1"/>
+  <c r="E21" i="1"/>
+  <c r="E22" i="1"/>
+  <c r="E23" i="1"/>
   <c r="E24" i="1"/>
   <c r="E25" i="1"/>
   <c r="E26" i="1"/>
   <c r="E27" i="1"/>
   <c r="E28" i="1"/>
   <c r="E29" i="1"/>
   <c r="E30" i="1"/>
   <c r="E31" i="1"/>
   <c r="E32" i="1"/>
   <c r="E33" i="1"/>
   <c r="E34" i="1"/>
   <c r="E35" i="1"/>
   <c r="E36" i="1"/>
+  <c r="E37" i="1"/>
+  <c r="E38" i="1"/>
+  <c r="E39" i="1"/>
+  <c r="E40" i="1"/>
+  <c r="E41" i="1"/>
+  <c r="E42" i="1"/>
   <c r="E43" i="1"/>
-  <c r="E42" i="1"/>
-  <c r="F50" i="1" l="1"/>
+  <c r="E44" i="1"/>
+  <c r="E45" i="1"/>
+  <c r="E46" i="1"/>
+  <c r="E47" i="1"/>
+  <c r="E48" i="1"/>
   <c r="E49" i="1"/>
-  <c r="E48" i="1"/>
-[...26 lines deleted...]
-  <c r="E5" i="1"/>
+  <c r="F50" i="1"/>
   <c r="E4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+  <si>
+    <t>FNA 100% Funding</t>
+  </si>
+  <si>
+    <t>{Provider Name} &amp; {Month of Service}</t>
+  </si>
   <si>
     <t>Participant DCN</t>
   </si>
   <si>
     <t xml:space="preserve"> Last Name </t>
   </si>
   <si>
     <t xml:space="preserve">First Name </t>
   </si>
   <si>
-    <t xml:space="preserve">Tuition Payments </t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Date of Birth </t>
   </si>
   <si>
     <t xml:space="preserve">Age </t>
   </si>
   <si>
-    <t>FNA 100% Funding</t>
+    <t xml:space="preserve">Tuition Payments </t>
+  </si>
+  <si>
+    <t>If a vendor provides any “personal information” as defined in §105.1500, RSMo concerning an entity exempt from federal income tax under Section 501(c) of the Internal Revenue Code of 1986, as amended, the vendor understands and agrees that it is voluntarily choosing to seek a state contract and  providing such information for that purpose.  The state will treat such personal information in accord with §105.1500, RSMo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date &amp; Amount of Payment(s) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...43 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF92D050"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF92D050"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
-      <scheme val="minor"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1" tint="0.24994659260841701"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
-        <bgColor indexed="64"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor theme="0" tint="-0.14999847407452621"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...41 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="double">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
       <top style="double">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -390,566 +343,622 @@
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
     <border diagonalUp="1" diagonalDown="1">
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal style="thin">
         <color auto="1"/>
       </diagonal>
     </border>
+    <border diagonalUp="1" diagonalDown="1">
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal style="thin">
+        <color auto="1"/>
+      </diagonal>
+    </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
-      <top style="medium">
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="medium">
+      <bottom style="double">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
       <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </left>
-        <right/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
         <top style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
-        <scheme val="minor"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </left>
         <right style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </right>
         <top style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
-        <scheme val="minor"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </left>
         <right style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </right>
         <top style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
-        <scheme val="minor"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
-[...28 lines deleted...]
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border>
         <bottom style="double">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF92D050"/>
-        <name val="Baskerville Old Face"/>
+        <name val="Calibri"/>
+        <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
           <bgColor theme="1" tint="0.24994659260841701"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...3 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{88D79A07-E3B7-41A4-84D5-CA9761A404C2}" name="Table13" displayName="Table13" ref="A3:F49" totalsRowShown="0" headerRowDxfId="9" dataDxfId="7" headerRowBorderDxfId="8" tableBorderDxfId="6">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{AAA893FB-03BE-4DFF-9FE1-74CE859AB1DB}" name="Table13" displayName="Table13" ref="A3:F49" totalsRowShown="0" headerRowDxfId="9" dataDxfId="7" headerRowBorderDxfId="8" tableBorderDxfId="6">
   <tableColumns count="6">
-    <tableColumn id="1" xr3:uid="{81441875-7FE4-4D45-8A29-FC9A08D5E00D}" name="Participant DCN" dataDxfId="5"/>
-[...3 lines deleted...]
-    <tableColumn id="7" xr3:uid="{364F7701-962E-4FA7-B09C-A67FEE107C62}" name="Age " dataDxfId="1">
+    <tableColumn id="1" xr3:uid="{5769BD42-9BF3-425E-9BB7-96F7F6EAD043}" name="Participant DCN" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{1659948D-CF5E-4E32-805F-6F279809F25D}" name=" Last Name " dataDxfId="4"/>
+    <tableColumn id="8" xr3:uid="{992ED5BF-B8E0-4088-89F4-55A56324CDBE}" name="First Name " dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{FDD8BA12-7DD3-4A03-A981-1856A6840990}" name="Date of Birth " dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{69DDE5B1-DC05-4C92-A950-8782EF017F65}" name="Age " dataDxfId="1">
       <calculatedColumnFormula>DATEDIF(D4,NOW(),"y")</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="6" xr3:uid="{C0C6D300-DC2F-4D35-ACB9-0B79B49761A0}" name="Tuition Payments " dataDxfId="0"/>
+    <tableColumn id="6" xr3:uid="{14BA3D33-4313-49AD-88BE-ADE31244F1C9}" name="Tuition Payments " dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -967,65 +976,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1046,819 +1055,844 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:F53"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A4A75F9-BAC9-4C51-B11E-78DCF56E9C1D}">
+  <dimension ref="A1:G52"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L13" sqref="L13"/>
+    <sheetView tabSelected="1" zoomScale="73" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="18.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="23.7109375" style="15" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="16384" width="18.5703125" style="15"/>
+    <col min="1" max="6" width="40.5546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="70.21875" style="17" customWidth="1"/>
+    <col min="8" max="16384" width="8.88671875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-[...10 lines deleted...]
-      <c r="A2" s="23" t="s">
+    <row r="1" spans="1:7" ht="23.4" x14ac:dyDescent="0.45">
+      <c r="A1" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+    </row>
+    <row r="2" spans="1:7" ht="18" x14ac:dyDescent="0.35">
+      <c r="A2" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+    </row>
+    <row r="3" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="23"/>
-[...15 lines deleted...]
-      <c r="D3" s="21" t="s">
+      <c r="F3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="7">
+        <f t="shared" ref="E4:E49" ca="1" si="0">DATEDIF(D4,NOW(),"y")</f>
+        <v>126</v>
+      </c>
+      <c r="F4" s="8">
+        <v>0</v>
+      </c>
+      <c r="G4" s="18"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A5" s="9"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F5" s="8">
+        <v>0</v>
+      </c>
+      <c r="G5" s="7"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A6" s="9"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F6" s="8">
+        <v>0</v>
+      </c>
+      <c r="G6" s="19"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A7" s="9"/>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F7" s="8">
+        <v>0</v>
+      </c>
+      <c r="G7" s="7"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A8" s="9"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F8" s="8">
+        <v>0</v>
+      </c>
+      <c r="G8" s="19"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A9" s="9"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F9" s="8">
+        <v>0</v>
+      </c>
+      <c r="G9" s="7"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="9"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F10" s="8">
+        <v>0</v>
+      </c>
+      <c r="G10" s="19"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" s="9"/>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F11" s="8">
+        <v>0</v>
+      </c>
+      <c r="G11" s="7"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" s="9"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F12" s="8">
+        <v>0</v>
+      </c>
+      <c r="G12" s="19"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13" s="9"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F13" s="8">
+        <v>0</v>
+      </c>
+      <c r="G13" s="7"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="9"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F14" s="8">
+        <v>0</v>
+      </c>
+      <c r="G14" s="19"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15" s="9"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F15" s="8">
+        <v>0</v>
+      </c>
+      <c r="G15" s="7"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="9"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F16" s="8">
+        <v>0</v>
+      </c>
+      <c r="G16" s="19"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A17" s="9"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="6"/>
+      <c r="E17" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F17" s="8">
+        <v>0</v>
+      </c>
+      <c r="G17" s="7"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A18" s="9"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F18" s="8">
+        <v>0</v>
+      </c>
+      <c r="G18" s="19"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A19" s="9"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F19" s="8">
+        <v>0</v>
+      </c>
+      <c r="G19" s="7"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A20" s="9"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F20" s="8">
+        <v>0</v>
+      </c>
+      <c r="G20" s="19"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A21" s="9"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F21" s="8">
+        <v>0</v>
+      </c>
+      <c r="G21" s="7"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="9"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F22" s="8">
+        <v>0</v>
+      </c>
+      <c r="G22" s="19"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="9"/>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F23" s="8">
+        <v>0</v>
+      </c>
+      <c r="G23" s="7"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="9"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F24" s="8">
+        <v>0</v>
+      </c>
+      <c r="G24" s="19"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A25" s="9"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F25" s="8">
+        <v>0</v>
+      </c>
+      <c r="G25" s="7"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="9"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F26" s="8">
+        <v>0</v>
+      </c>
+      <c r="G26" s="19"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A27" s="9"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F27" s="8">
+        <v>0</v>
+      </c>
+      <c r="G27" s="7"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A28" s="9"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F28" s="8">
+        <v>0</v>
+      </c>
+      <c r="G28" s="19"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A29" s="9"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F29" s="8">
+        <v>0</v>
+      </c>
+      <c r="G29" s="7"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="9"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="6"/>
+      <c r="E30" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F30" s="8">
+        <v>0</v>
+      </c>
+      <c r="G30" s="19"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="9"/>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F31" s="8">
+        <v>0</v>
+      </c>
+      <c r="G31" s="7"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="9"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F32" s="8">
+        <v>0</v>
+      </c>
+      <c r="G32" s="19"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A33" s="9"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F33" s="8">
+        <v>0</v>
+      </c>
+      <c r="G33" s="7"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A34" s="9"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F34" s="8">
+        <v>0</v>
+      </c>
+      <c r="G34" s="19"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A35" s="9"/>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F35" s="8">
+        <v>0</v>
+      </c>
+      <c r="G35" s="7"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A36" s="9"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F36" s="8">
+        <v>0</v>
+      </c>
+      <c r="G36" s="19"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A37" s="9"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F37" s="8">
+        <v>0</v>
+      </c>
+      <c r="G37" s="7"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A38" s="9"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F38" s="8">
+        <v>0</v>
+      </c>
+      <c r="G38" s="19"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A39" s="9"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F39" s="8">
+        <v>0</v>
+      </c>
+      <c r="G39" s="7"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A40" s="9"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F40" s="8">
+        <v>0</v>
+      </c>
+      <c r="G40" s="19"/>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A41" s="9"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F41" s="8">
+        <v>0</v>
+      </c>
+      <c r="G41" s="7"/>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A42" s="9"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="6"/>
+      <c r="E42" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F42" s="8">
+        <v>0</v>
+      </c>
+      <c r="G42" s="19"/>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A43" s="9"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F43" s="8">
+        <v>0</v>
+      </c>
+      <c r="G43" s="7"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A44" s="9"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="6"/>
+      <c r="E44" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F44" s="8">
+        <v>0</v>
+      </c>
+      <c r="G44" s="19"/>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A45" s="9"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F45" s="8">
+        <v>0</v>
+      </c>
+      <c r="G45" s="7"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A46" s="9"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F46" s="8">
+        <v>0</v>
+      </c>
+      <c r="G46" s="19"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A47" s="9"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F47" s="8">
+        <v>0</v>
+      </c>
+      <c r="G47" s="7"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A48" s="9"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F48" s="8">
+        <v>0</v>
+      </c>
+      <c r="G48" s="19"/>
+    </row>
+    <row r="49" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="10"/>
+      <c r="B49" s="11"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="7">
+        <f t="shared" ca="1" si="0"/>
+        <v>126</v>
+      </c>
+      <c r="F49" s="8">
+        <v>0</v>
+      </c>
+      <c r="G49" s="7"/>
+    </row>
+    <row r="50" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="12"/>
+      <c r="B50" s="13"/>
+      <c r="C50" s="14"/>
+      <c r="D50" s="15"/>
+      <c r="E50" s="15"/>
+      <c r="F50" s="16">
+        <f>SUBTOTAL(109,F4:F49)</f>
+        <v>0</v>
+      </c>
+      <c r="G50" s="14"/>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A51" s="17"/>
+      <c r="B51" s="17"/>
+      <c r="C51" s="17"/>
+      <c r="D51" s="17"/>
+      <c r="E51" s="17"/>
+      <c r="F51" s="17"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A52" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="21" t="s">
-[...626 lines deleted...]
-      <c r="A53" s="16"/>
+      <c r="B52" s="20"/>
+      <c r="C52" s="20"/>
+      <c r="D52" s="20"/>
+      <c r="E52" s="20"/>
+      <c r="F52" s="20"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="d4L5wAnE63bdKtCt7ujnRS8uuo/unchJUpXtBFO720VHSoXtSvu/ZPr6yMETxacUVGRj6YHnc2/XDVb8DsRwjg==" saltValue="qOeSe7RaC8kl9hyhwn9upw==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" deleteRows="0" sort="0"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
-    <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A2:F2"/>
     <mergeCell ref="A52:F52"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:G2"/>
   </mergeCells>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.23749999999999999" header="0.3" footer="0.3"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" verticalDpi="599" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
-  <extLst>
-[...33 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>2</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>'Monthly Participant Report '!Print_Titles</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Monthly Participant Report</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Missouri</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Craft, Jessica</dc:creator>
+  <dc:creator>Heimericks, Camryn</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>